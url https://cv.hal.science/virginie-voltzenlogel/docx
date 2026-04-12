--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -940,469 +940,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités sur l’anosognosie dans la maladie d’Alzheimer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+                <w:t xml:space="preserve">How do “Young-old” Adults Project their Self? A Study of Self-defining Future Projections in Normal Ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/pnv.2023.1080⟩</w:t>
+              <w:t xml:space="preserve">Current Aging Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (3), pp.199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874609816666230330092556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214302v1</w:t>
+                <w:t xml:space="preserve">hal-04331065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do “Young-old” Adults Project their Self? A Study of Self-defining Future Projections in Normal Ageing</w:t>
+                <w:t xml:space="preserve">Self-Defining Future Projections Throughout Adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Aging Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874609816666230330092556⟩</w:t>
+              <w:t xml:space="preserve">Imagination, Cognition and Personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.352-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02762366221147849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331065v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Defining Future Projections Throughout Adulthood</w:t>
+                <w:t xml:space="preserve">Exploring Characteristics of Self-Defining Memories in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagination, Cognition and Personality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02762366221147849⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Aging and Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00914150231183138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344619v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Characteristics of Self-Defining Memories in Older Adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Fritsch</w:t>
+                <w:t xml:space="preserve">Actualités sur l’anosognosie dans la maladie d’Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric-Joël Farrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Aging and Human Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.107-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00914150231183138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2023.1080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246886v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manquements au droit à l’information du sujet âgé cognitivement dépendant</w:t>
               </w:r>
@@ -1665,51 +1665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1845,638 +1845,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Self-Defining Memories in Middle-Aged and Older Adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Proust Machine: What a Public Science Event Tells Us About Autobiographical Memory and the Five Senses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
+                <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial van Der Linden</w:t>
+                <w:t xml:space="preserve">Julie M F Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher J A Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Aging Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874609813666201006142514⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.623910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500180v1</w:t>
+                <w:t xml:space="preserve">hal-03262511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Proust Machine: What a Public Science Event Tells Us About Autobiographical Memory and the Five Senses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie M F Bertrand</w:t>
+                <w:t xml:space="preserve">Characteristics of Self-Defining Memories in Middle-Aged and Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christopher J A Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Current Aging Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.39-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.623910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1874609813666201006142514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262511v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cognition in epilepsy: State of the art and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling Awareness in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mirabel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Guinet</w:t>
+                <w:t xml:space="preserve">Amandine Mayelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Hennion</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.02.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (1), pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-200017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331050v1</w:t>
+                <w:t xml:space="preserve">hal-04336270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Awareness in Alzheimer’s Disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Mayelle</w:t>
+                <w:t xml:space="preserve">Self‐defining memories in female patients with anorexia nervosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Castellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-200017⟩</w:t>
+              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (5), pp.513-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/erv.2739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336270v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐defining memories in female patients with anorexia nervosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social cognition in epilepsy: State of the art and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Castellon</w:t>
+                <w:t xml:space="preserve">S. Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Sudres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+                <w:t xml:space="preserve">S. Hennion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (5), pp.513-524. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176 (6), pp.468-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/erv.2739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331105v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French neuropsychological procedure consensus in epilepsy surgery</w:t>
               </w:r>
@@ -2815,403 +2815,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giving meaning to illness: An investigation of self-defining memories in patients with relapsing-remitting multiple sclerosis patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory of mind in children with autism spectrum disorder: a real deficit or a developmental delay?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroko Norimatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Liliann Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982763v1</w:t>
+                <w:t xml:space="preserve">hal-04278905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of mind in children with autism spectrum disorder: a real deficit or a developmental delay?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+                <w:t xml:space="preserve">Autobiographical Memory Impairment in Female Victims of Intimate Partner Violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arbus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Telmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Family Violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (7), pp.897-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10896-016-9838-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278905v1</w:t>
+                <w:t xml:space="preserve">hal-01982770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autobiographical Memory Impairment in Female Victims of Intimate Partner Violence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giving meaning to illness: An investigation of self-defining memories in patients with relapsing-remitting multiple sclerosis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme de Seze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliann Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Family Violence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (7), pp.897-902. </w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.200-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10896-016-9838-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2016.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982770v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserved anterograde and remote memory in drug-responsive temporal lobe epileptic patients</w:t>
               </w:r>
@@ -3378,51 +3378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliann Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (9), pp.792-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3456,51 +3456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des TSA et processus neurocognitifs. Synthèses d’articles scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3508,51 +3508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31, pp.33-36</w:t>
@@ -4632,312 +4632,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la pratique du bridge sur la prise de décision sous risque et sous ambiguïté de sujets âgés de plus de 60 ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+                <w:t xml:space="preserve">Exploration des conséquences identitaires et des symptômes traumatiques à la suite de l’entrée dans un établissement pour personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire Jean-Louis Signoret</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965158v1</w:t>
+                <w:t xml:space="preserve">hal-04165891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques des projections futures définissant le soi à différents âges de la vie d'adulte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la pratique du bridge sur la prise de décision sous risque et sous ambiguïté de sujets âgés de plus de 60 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Jean-Louis Signoret 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">séminaire Jean-Louis Signoret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965144v1</w:t>
+                <w:t xml:space="preserve">hal-04965158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des conséquences identitaires et des symptômes traumatiques à la suite de l’entrée dans un établissement pour personnes âgées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Zalai</w:t>
+                <w:t xml:space="preserve">Caractéristiques des projections futures définissant le soi à différents âges de la vie d'adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Séminaire Jean-Louis Signoret 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165891v1</w:t>
+                <w:t xml:space="preserve">hal-04965144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la distribution temporelle des souvenirs définissant le soi</w:t>
               </w:r>
@@ -5424,51 +5424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self defining memories in middle-aged and older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5767,51 +5767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A, Mayelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-V. Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5862,51 +5862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’anosognosie dans la maladie d’Alzheimer aux stades précliniques à modérément sévères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mayelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5989,51 +5989,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désordres cognitifs, émotionnels, socio-affectifs et identitaires dans les Troubles de l’Alimentation : réflexion autour de nouvelles prises en charge thérapeutiques en lien avec les souvenirs autobiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Castellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6122,77 +6122,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les souvenirs définissant le soi liés à la maladie et leur intégration au self dans la sclérose en plaques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme de Sèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilianne Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6227,51 +6227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autobiographical memory facilitation in multiple sclerosis: a neuropsychological and neuroimaging approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Botzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6435,51 +6435,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0E978AD"/>
+    <w:nsid w:val="F365FF61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6666,51 +6666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-voltzenlogel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8795-6106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13383400X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zalai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.11.018" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04347898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fritsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0001611" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laguitton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brissart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.08.019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aggp.2024.100030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric-Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609816666230330092556" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04344619v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02762366221147849" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246886v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00914150231183138" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brunet-Jarrige" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltzenlogel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2021.11.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.05.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-215550" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500180v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial van Der Linden" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609813666201006142514" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03262511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ernst" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M F Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J A Moulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.623910" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mirabel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guinet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hennion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.02.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mayelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Castellon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Sudres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2739" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Planton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bilger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Forthoffer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106522" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castellon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Sudres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331120v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jts.22229" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Seze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brassat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliann Manning" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2016.09.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278905v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982770v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10896-016-9838-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirsch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Manning" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2015.06.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZPD92G2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2014.06.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344440v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982776v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ernst" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Seze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2012.724355" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Despr&#233;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hirsch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vignal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manning" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2010.08.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982775v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despr&#233;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vignal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kehrli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2006.00970.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982774v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard J Steinhoff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2006.00555.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233067v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592297v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165870v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941221141305" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165888v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965144v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165891v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965114v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963905v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963921v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612545v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Renaudie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marli&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goizet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.01.059" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966256v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jacus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A, Mayelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547219v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376410v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sudres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Botzung" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-voltzenlogel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8795-6106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13383400X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zalai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.11.018" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04347898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fritsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0001611" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laguitton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brissart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.08.019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aggp.2024.100030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609816666230330092556" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04344619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02762366221147849" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00914150231183138" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric-Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1080" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brunet-Jarrige" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltzenlogel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2021.11.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.05.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-215550" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03262511v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ernst" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M F Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J A Moulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.623910" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial van Der Linden" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609813666201006142514" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mayelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Castellon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Sudres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2739" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331050v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mirabel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hennion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.02.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Planton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bilger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Forthoffer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106522" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castellon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Sudres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331120v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jts.22229" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10896-016-9838-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Seze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brassat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliann Manning" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2016.09.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirsch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Manning" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2015.06.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZPD92G2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2014.06.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344440v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982776v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ernst" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Seze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2012.724355" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Despr&#233;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hirsch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vignal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manning" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2010.08.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982775v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despr&#233;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vignal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kehrli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2006.00970.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982774v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard J Steinhoff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2006.00555.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233067v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592297v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165870v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941221141305" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165888v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965144v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965114v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963905v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963921v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612545v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Renaudie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marli&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goizet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.01.059" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966256v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jacus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A, Mayelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547219v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376410v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sudres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Botzung" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>