--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -153,77 +153,1474 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lieu de vie influence-t-il les symptômes traumatiques chez les personnes âgées institutionnalisées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20es JOURNÉES du GREPACO - Groupe de Réflexion En Psychopathologie Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un programme d’accompagnement thérapeutique de la personne âgée vers l’entrée en EHPAD : protocole à cas unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Agli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration des symptômes psychopathologiques et traumatiques chez les personnes âgées vivants en établissements gériatriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19èmes journées GREPACO (groupe de réflexion en psychopathologie cognitive)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration de l’identité, des symptômes traumatiques et de la temporalité chez des personnes âgées en établissements de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique des Doctorants de l'Ecole Doctorale CLESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Toulouse, France. 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00332941221141305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration des conséquences identitaires et des symptômes traumatiques à la suite de l’entrée dans un établissement pour personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la pratique du bridge sur la prise de décision sous risque et sous ambiguïté de sujets âgés de plus de 60 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Jean-Louis Signoret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Caen (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractéristiques des projections futures définissant le soi à différents âges de la vie d'adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Jean-Louis Signoret 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of depressive, anxious and traumatic symptomatology in elders entering nursing homes during COVID 19 health crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Etude du Vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la distribution temporelle des souvenirs définissant le soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GREPACO (Groupe de Réflexion en Psychopathologie Cognitive)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lausanne ( CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences délétères d'une épidémie de Covid 19 et du confinement associé chez des résidents en EHPAD : quels facteurs de risques particuliers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risques et Ressources à tous les âges de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-concept and temporality in institutionalised elders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Colloque Interdisciplinaire du GDR Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cahors, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characteristics of self-defining-memories in aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th meeting in autobiographical memory and psychopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Strasboug, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude sur la théorie de l’esprit chez des patients atteints d’ataxie spino-cérébelleuse génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlie Renaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Marlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Goizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Calvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Neurologie de langue française 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France. 173, Supp 2, pp.S59-S60, 2017, Journées de Neurologie de langue française 2017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.01.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01612545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self defining memories in middle-aged and older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Autobiographical Memory Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Aston University, Birmingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life in nursing homes before and during the first COVID-19 lockdowns: Voices of residents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zalai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -252,73 +1649,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un programme d’accompagnement thérapeutique de la personne âgée vers l’entrée en EHPAD : protocole à cas unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zalai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -360,415 +1757,415 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’anosognosie et ses enjeux dans la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2024.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-sectional study using self-defining memories to explore personal identity throughout adulthood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60 (2), pp.363-375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/dev0001611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychological assessment in pediatric epilepsy surgery: A French procedure consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Laguitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Breuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 180 (6), pp.494-506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrée en EHPAD durant la crise sanitaire a-t-elle favorisé l’émergence de symptômes traumatiques chez le sujet âgé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zalai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -787,1006 +2184,1006 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2024.1133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-defining memories in older adults: Distribution across lifespan and characteristics of the reminiscence bump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Gerontology and Geriatrics Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 (3), pp.100030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aggp.2024.100030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do “Young-old” Adults Project their Self? A Study of Self-defining Future Projections in Normal Ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Aging Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (3), pp.199-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/1874609816666230330092556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Defining Future Projections Throughout Adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagination, Cognition and Personality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (4), pp.352-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/02762366221147849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Characteristics of Self-Defining Memories in Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Aging and Human Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/00914150231183138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités sur l’anosognosie dans la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric-Joël Farrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (1), pp.107-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2023.1080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manquements au droit à l’information du sujet âgé cognitivement dépendant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Awareness dimensions and associated factors in Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C.V. Cuervo-Lombard</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mayelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-V. Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.npg.2021.11.004⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 178 (4), pp.363-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04375646v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awareness dimensions and associated factors in Alzheimer's disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Manquements au droit à l’information du sujet âgé cognitivement dépendant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Brunet-Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C.-V. Cuervo-Lombard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.V. Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.05.011⟩</w:t>
+              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (129), pp.174-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2021.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04336241v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apathy Is the Best Dimension to Consider for Awareness Assessment in Alzheimer’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 87 (1), pp.149-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAD-215550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Concept and Temporality in Institutionalized Elders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Zalai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1815,3712 +3212,2315 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (4), pp.1844-1863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Proust Machine: What a Public Science Event Tells Us About Autobiographical Memory and the Five Senses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie M F Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Souchay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J A Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.623910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Self-Defining Memories in Middle-Aged and Older Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Aging Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (1), pp.39-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/1874609813666201006142514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Awareness in Alzheimer’s Disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Mayelle</w:t>
+                <w:t xml:space="preserve">Self‐defining memories in female patients with anorexia nervosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Castellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-200017⟩</w:t>
+              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (5), pp.513-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/erv.2739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336270v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐defining memories in female patients with anorexia nervosa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐luc Sudres</w:t>
+                <w:t xml:space="preserve">Modelling Awareness in Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mayelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Eating Disorders Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/erv.2739⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (1), pp.89-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-200017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331105v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social cognition in epilepsy: State of the art and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hennion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 176 (6), pp.468-479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French neuropsychological procedure consensus in epilepsy surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Forthoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (4), pp.106522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yebeh.2019.106522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles de la mémoire autobiographique et autres altérations cognitives dans les Troubles de l'alimentation et des conduites alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Castellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Sudres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (149), pp.483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peritraumatic Assessment of Autobiographical Memory After Exposure to a Traumatic Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Billoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Telmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Birmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arbus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Traumatic Stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (6), pp.666-671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jts.22229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of mind in children with autism spectrum disorder: a real deficit or a developmental delay?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Kruck</w:t>
+                <w:t xml:space="preserve">Autobiographical Memory Impairment in Female Victims of Intimate Partner Violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arbus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Telmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Family Violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (7), pp.897-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10896-016-9838-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278905v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autobiographical Memory Impairment in Female Victims of Intimate Partner Violence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Norbert Telmon</w:t>
+                <w:t xml:space="preserve">Theory of mind in children with autism spectrum disorder: a real deficit or a developmental delay?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroko Norimatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Family Violence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982770v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giving meaning to illness: An investigation of self-defining memories in patients with relapsing-remitting multiple sclerosis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliann Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciousness and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45, pp.200-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.concog.2016.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserved anterograde and remote memory in drug-responsive temporal lobe epileptic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilianne Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2015.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of seizure frequency on anterograde and remote memory in mesial temporal lobe epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliann Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (9), pp.792-798. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seizure.2014.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des TSA et processus neurocognitifs. Synthèses d’articles scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Kruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Dell'Armi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31, pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autobiographical memory in multiple sclerosis patients: Assessment and cognitive facilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Seze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (2), pp.161-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09602011.2012.724355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration mnésique postopératoire un an après traitement chirurgical de l’épilepsie du lobe temporal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 167 (3), pp.231-244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2010.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Year Postoperative Autobiographical Memory Following Unilateral Temporal Lobectomy for Control of Intractable Epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kehrli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilianne Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48 (3), pp.605-608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1528-1167.2006.00970.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote memory in temporal lobe epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard J Steinhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kehrli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47 (8), pp.1329-1336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1528-1167.2006.00555.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982774v1</w:t>
-              </w:r>
-[...1395 lines deleted...]
-                <w:t xml:space="preserve">hal-04966256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5646,51 +5646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections futures définissant le soi définissant le soi dans le vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5741,90 +5741,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs associés aux différents domaines de l’anosognosie dans la maladie d’Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A, Mayelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-V. Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer (USPALZ) Date début congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5849,64 +5849,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’anosognosie dans la maladie d’Alzheimer aux stades précliniques à modérément sévères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mayelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5989,51 +5989,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désordres cognitifs, émotionnels, socio-affectifs et identitaires dans les Troubles de l’Alimentation : réflexion autour de nouvelles prises en charge thérapeutiques en lien avec les souvenirs autobiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Castellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6109,103 +6109,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les souvenirs définissant le soi liés à la maladie et leur intégration au self dans la sclérose en plaques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme de Sèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilianne Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
@@ -6227,77 +6227,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autobiographical memory facilitation in multiple sclerosis: a neuropsychological and neuroimaging approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Botzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Voltzenlogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6435,51 +6435,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F365FF61"/>
+    <w:nsid w:val="5E7EEF35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6666,51 +6666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-voltzenlogel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8795-6106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13383400X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057695v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zalai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.11.018" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04347898v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fritsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0001611" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laguitton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brissart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.08.019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1133" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aggp.2024.100030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609816666230330092556" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04344619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02762366221147849" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00914150231183138" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric-Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1080" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brunet-Jarrige" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltzenlogel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2021.11.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.05.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331956v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-215550" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03262511v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ernst" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M F Bertrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J A Moulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.623910" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial van Der Linden" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609813666201006142514" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mayelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Castellon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Sudres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2739" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331050v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mirabel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hennion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.02.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Planton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bilger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Forthoffer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106522" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castellon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Sudres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331120v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jts.22229" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982770v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10896-016-9838-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Seze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brassat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliann Manning" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2016.09.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirsch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Manning" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2015.06.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZPD92G2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2014.06.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344440v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982776v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ernst" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Seze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2012.724355" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982780v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Despr&#233;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hirsch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vignal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manning" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2010.08.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982775v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despr&#233;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vignal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kehrli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2006.00970.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982774v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard J Steinhoff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2006.00555.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233067v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592297v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165870v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941221141305" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165888v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965158v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965144v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965114v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963905v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165880v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963921v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612545v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Renaudie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marli&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goizet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.01.059" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966256v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jacus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A, Mayelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547219v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376410v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sudres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Botzung" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-voltzenlogel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8795-6106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13383400X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zalai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941221141305" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965158v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965144v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fritsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965114v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165880v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Renaudie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marli&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goizet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.01.059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.11.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04347898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0001611" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laguitton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brissart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.08.019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1133" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aggp.2024.100030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331065v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609816666230330092556" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04344619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02762366221147849" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00914150231183138" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric-Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1080" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltzenlogel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.05.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375646v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brunet-Jarrige" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2021.11.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-215550" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03262511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ernst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M F Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J A Moulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.623910" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial van Der Linden" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609813666201006142514" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Castellon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Sudres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2739" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mayelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mirabel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hennion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.02.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Planton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bilger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Forthoffer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106522" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450217v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castellon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Sudres" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jts.22229" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982770v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10896-016-9838-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278905v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982763v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Seze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brassat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliann Manning" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2016.09.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246710v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirsch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Manning" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2015.06.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZPD92G2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982778v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2014.06.013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344440v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982776v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ernst" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Seze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauvin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2012.724355" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Despr&#233;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hirsch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vignal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manning" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2010.08.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982775v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despr&#233;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vignal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kehrli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2006.00970.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982774v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard J Steinhoff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2006.00555.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jacus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A, Mayelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547219v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376410v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sudres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Botzung" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>