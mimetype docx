--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,6380 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6329 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Virginie Voltzenlogel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF en Neurosciences UFR de PsychologieUniversité Toulouse Jean Jaurès</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">virginie-voltzenlogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8795-6106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13383400X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=xnub-UIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life in nursing homes before and during the first COVID-19 lockdowns: Voices of residents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme d’accompagnement thérapeutique de la personne âgée vers l’entrée en EHPAD : protocole à cas unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceane Agli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’anosognosie et ses enjeux dans la maladie d’Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2024.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-sectional study using self-defining memories to explore personal identity throughout adulthood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (2), pp.363-375. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/dev0001611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropsychological assessment in pediatric epilepsy surgery: A French procedure consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laguitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Breuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180 (6), pp.494-506. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2023.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrée en EHPAD durant la crise sanitaire a-t-elle favorisé l’émergence de symptômes traumatiques chez le sujet âgé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2024.1133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-defining memories in older adults: Distribution across lifespan and characteristics of the reminiscence bump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Gerontology and Geriatrics Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (3), pp.100030. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aggp.2024.100030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do “Young-old” Adults Project their Self? A Study of Self-defining Future Projections in Normal Ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Aging Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (3), pp.199-210. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874609816666230330092556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Defining Future Projections Throughout Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagination, Cognition and Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (4), pp.352-371. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02762366221147849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Characteristics of Self-Defining Memories in Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aging and Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00914150231183138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualités sur l’anosognosie dans la maladie d’Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audric-Joël Farrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (1), pp.107-115. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2023.1080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manquements au droit à l’information du sujet âgé cognitivement dépendant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jacus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Brunet-Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (129), pp.174-182. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.npg.2021.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness dimensions and associated factors in Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mayelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-V. Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178 (4), pp.363-369. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2021.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apathy Is the Best Dimension to Consider for Awareness Assessment in Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87 (1), pp.149-154. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-215550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Concept and Temporality in Institutionalized Elders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (4), pp.1844-1863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Proust Machine: What a Public Science Event Tells Us About Autobiographical Memory and the Five Senses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie M F Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Souchay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J A Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.623910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Self-Defining Memories in Middle-Aged and Older Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raucher-Chéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Aging Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874609813666201006142514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Awareness in Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Mayelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 76 (1), pp.89-95. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAD-200017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self‐defining memories in female patients with anorexia nervosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Castellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Eating Disorders Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (5), pp.513-524. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/erv.2739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social cognition in epilepsy: State of the art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hennion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176 (6), pp.468-479. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2020.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French neuropsychological procedure consensus in epilepsy surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Planton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Forthoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), pp.106522. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yebeh.2019.106522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles de la mémoire autobiographique et autres altérations cognitives dans les Troubles de l'alimentation et des conduites alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Sudres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Voltzenlogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (149), pp.483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peritraumatic Assessment of Autobiographical Memory After Exposure to a Traumatic Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Telmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arbus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Traumatic Stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (6), pp.666-671. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jts.22229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of mind in children with autism spectrum disorder: a real deficit or a developmental delay?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroko Norimatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autobiographical Memory Impairment in Female Victims of Intimate Partner Violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Telmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Family Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (7), pp.897-902. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10896-016-9838-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giving meaning to illness: An investigation of self-defining memories in patients with relapsing-remitting multiple sclerosis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme de Seze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliann Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consciousness and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.200-209. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.concog.2016.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserved anterograde and remote memory in drug-responsive temporal lobe epileptic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Valton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Manning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2015.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of seizure frequency on anterograde and remote memory in mesial temporal lobe epilepsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliann Manning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (9), pp.792-798. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seizure.2014.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des TSA et processus neurocognitifs. Synthèses d’articles scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Kruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baduel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélina Dell'Armi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Scientifique de l'ARAPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autobiographical memory in multiple sclerosis patients: Assessment and cognitive facilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Seze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (2), pp.161-181. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09602011.2012.724355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration mnésique postopératoire un an après traitement chirurgical de l’épilepsie du lobe temporal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hirsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Neurologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 167 (3), pp.231-244. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2010.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Year Postoperative Autobiographical Memory Following Unilateral Temporal Lobectomy for Control of Intractable Epilepsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kehrli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Manning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (3), pp.605-608. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1528-1167.2006.00970.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote memory in temporal lobe epilepsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard J Steinhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kehrli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epilepsia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 47 (8), pp.1329-1336. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1528-1167.2006.00555.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme d’accompagnement thérapeutique de la personne âgée vers l’entrée en EHPAD : protocole à cas unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceane Agli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu de vie influence-t-il les symptômes traumatiques chez les personnes âgées institutionnalisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20es JOURNÉES du GREPACO - Groupe de Réflexion En Psychopathologie Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des symptômes psychopathologiques et traumatiques chez les personnes âgées vivants en établissements gériatriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes journées GREPACO (groupe de réflexion en psychopathologie cognitive)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de l’identité, des symptômes traumatiques et de la temporalité chez des personnes âgées en établissements de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique des Doctorants de l'Ecole Doctorale CLESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Toulouse, France. 2022, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00332941221141305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of depressive, anxious and traumatic symptomatology in elders entering nursing homes during COVID 19 health crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude du Vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des conséquences identitaires et des symptômes traumatiques à la suite de l’entrée dans un établissement pour personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes journées scientifiques du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la pratique du bridge sur la prise de décision sous risque et sous ambiguïté de sujets âgés de plus de 60 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Jean-Louis Signoret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des projections futures définissant le soi à différents âges de la vie d'adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Jean-Louis Signoret 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la distribution temporelle des souvenirs définissant le soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREPACO (Groupe de Réflexion en Psychopathologie Cognitive)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences délétères d'une épidémie de Covid 19 et du confinement associé chez des résidents en EHPAD : quels facteurs de risques particuliers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et Ressources à tous les âges de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-concept and temporality in institutionalised elders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque Interdisciplinaire du GDR Mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cahors, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of self-defining-memories in aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th meeting in autobiographical memory and psychopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la théorie de l’esprit chez des patients atteints d’ataxie spino-cérébelleuse génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlie Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Marlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Goizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Calvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Neurologie de langue française 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France. 173, Supp 2, pp.S59-S60, 2017, Journées de Neurologie de langue française 2017. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurol.2017.01.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self defining memories in middle-aged and older adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raucher-Chéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Autobiographical Memory Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Aston University, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry into nursing home during health crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference for Young Researchers in Psychology (JSJC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Dec 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections futures définissant le soi définissant le soi dans le vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lausanne ( CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs associés aux différents domaines de l’anosognosie dans la maladie d’Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Jacus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A, Mayelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-V. Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer (USPALZ) Date début congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’anosognosie dans la maladie d’Alzheimer aux stades précliniques à modérément sévères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jacus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Mayelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National des Unités de Soins, d’Evaluation et de Prise en Charge Alzheimer (USPALZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Issy -Les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désordres cognitifs, émotionnels, socio-affectifs et identitaires dans les Troubles de l’Alimentation : réflexion autour de nouvelles prises en charge thérapeutiques en lien avec les souvenirs autobiographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Castellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Sudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les souvenirs définissant le soi liés à la maladie et leur intégration au self dans la sclérose en plaques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme de Sèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilianne Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autobiographical memory facilitation in multiple sclerosis: a neuropsychological and neuroimaging approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Ernst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Botzung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Voltzenlogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme de Sèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId177"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6435,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E7EEF35"/>
+    <w:nsid w:val="C6114AA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6666,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-voltzenlogel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8795-6106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13383400X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233059v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zalai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165870v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941221141305" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965158v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965144v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fritsch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965114v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165880v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612545v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Renaudie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marli&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goizet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.01.059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966256v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.11.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04347898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0001611" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laguitton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brissart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.08.019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1133" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aggp.2024.100030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331065v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609816666230330092556" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04344619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02762366221147849" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00914150231183138" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric-Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1080" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltzenlogel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.05.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375646v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brunet-Jarrige" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2021.11.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-215550" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03262511v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ernst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M F Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J A Moulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.623910" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500180v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial van Der Linden" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609813666201006142514" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Castellon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Sudres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2739" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mayelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mirabel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hennion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.02.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Planton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bilger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Forthoffer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106522" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450217v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castellon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Sudres" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jts.22229" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982770v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10896-016-9838-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278905v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982763v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Seze" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brassat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliann Manning" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2016.09.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246710v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirsch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Manning" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2015.06.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZPD92G2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982778v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2014.06.013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344440v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982776v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ernst" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Seze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauvin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2012.724355" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Despr&#233;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hirsch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vignal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manning" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2010.08.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982775v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despr&#233;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vignal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kehrli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2006.00970.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982774v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard J Steinhoff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2006.00555.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515810v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jacus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A, Mayelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547219v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376410v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sudres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Botzung" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/virginie-voltzenlogel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8795-6106" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13383400X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=xnub-UIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057695v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zalai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Voltzenlogel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.11.018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04347898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fritsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0001611" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laguitton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brissart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Breuillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bilger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.08.019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431184v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1133" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aggp.2024.100030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609816666230330092556" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04344619v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02762366221147849" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00914150231183138" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214302v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric-Jo&#235;l Farri&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2023.1080" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Brunet-Jarrige" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltzenlogel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2021.11.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-V. Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.05.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331956v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-215550" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745741v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03262511v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ernst" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M F Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J A Moulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.623910" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial van Der Linden" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874609813666201006142514" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336270v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mayelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-200017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Castellon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Sudres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2739" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331050v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mirabel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hennion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.02.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Planton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bilger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bulteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Forthoffer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106522" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04450217v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castellon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Sudres" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Telmon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jts.22229" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Norimatsu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10896-016-9838-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982763v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Seze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brassat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliann Manning" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2016.09.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Manning" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2015.06.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZPD92G2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982778v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2014.06.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baduel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Dell'Armi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982776v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ernst" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Seze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chauvin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2012.724355" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Despr&#233;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hirsch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vignal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manning" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2010.08.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Despr&#233;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vignal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kehrli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2006.00970.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard J Steinhoff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1528-1167.2006.00555.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233067v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941221141305" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165888v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165891v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965158v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965144v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965114v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165880v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612545v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Renaudie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marli&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goizet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.01.059" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966256v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515810v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04430331v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jacus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A, Mayelle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547219v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04376410v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Sudres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836218v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de S&#232;ze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836213v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Botzung" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>