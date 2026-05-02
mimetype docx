--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -266,174 +266,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Querelles internes, affaires publiques : le Théâtre Français et l’État sous le Consulat et l’Empire », dans le dossier « Vie des théâtres et poésie dramatique du Consulat à l’Empire » dirigé par Pierre Frantz et Paola Perazzolo</w:t>
+                <w:t xml:space="preserve">« Les Comédiens-Français et leurs publics. À propos de quelques usages en vigueur au XIXe siècle », dans le dossier « Franchir le “quatrième mur” en France au XIXe siècle » dirigé par Marjolaine Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publif@rum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (3), p. 19-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995319v1</w:t>
+                <w:t xml:space="preserve">halshs-03991657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les Comédiens-Français et leurs publics. À propos de quelques usages en vigueur au XIXe siècle », dans le dossier « Franchir le “quatrième mur” en France au XIXe siècle » dirigé par Marjolaine Forest</w:t>
+                <w:t xml:space="preserve">« Querelles internes, affaires publiques : le Théâtre Français et l’État sous le Consulat et l’Empire », dans le dossier « Vie des théâtres et poésie dramatique du Consulat à l’Empire » dirigé par Pierre Frantz et Paola Perazzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes littéraires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Publif@rum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.135-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15167/1824-7482/pbfrm2022.1.2139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03991657v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La lettre comme supplément d’œuvre. Remarques sur la correspondance de Beaumarchais », dans le dossier &amp;quot;Editer la correspondance de Beaumarchais&amp;quot; dirigé par Linda Gil</w:t>
               </w:r>
@@ -2942,51 +2942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973813v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Julian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Yvernault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03993156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03995319v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2022.1.2139" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991657v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03993194v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12822-9.p.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03991618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893493v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.12817" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03993223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.12790" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.31141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.049.0377" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.11625" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sandrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Granger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03991278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MKFD1630" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UKQB6397" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03991616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05458464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/COVP1114" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973813v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Julian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Yvernault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03993156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991657v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03995319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15167/1824-7482/pbfrm2022.1.2139" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03993194v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12822-9.p.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03991618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03990831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893493v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Angel-Perez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.12817" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03993223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.12790" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/studifrancesi.31141" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.049.0377" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.11625" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sandrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Granger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03991278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MKFD1630" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992814v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UKQB6397" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03991616v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05458464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/COVP1114" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>