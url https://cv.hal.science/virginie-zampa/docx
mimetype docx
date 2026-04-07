--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> virginie zampa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la place des autrices dans l’émission de la grande librairie : De Busnel à Trapenard, quels changements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV ON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICM - GRESEC - Université Grenoble Alpes, Dec 2025, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ObRéCo : un escape game sur la comparaison des langues en cycle 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'École Académique de la Formation Continue, Académie de Grenoble et CELV. Pôle de l’éducation, Université-Grenoble-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting metalinguistic awareness with a plurilingual escape game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2024 — Confluences and Connections: Bridging Industry and Academia in CALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Pittsburg, Pa., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un escape game sur la comparaison des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agi-lang : Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques - Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un escape game plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'ARDAA 2024 : Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Didactique et Acquisition de l’Anglais, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plurilingual escape game to boost metalinguistic awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural ELLRA Conference - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Early Language Learning Research Association, Apr 2024, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une chaine de télévision publique promeut les romans où sont les autrices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inégalités de représentation à l'écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRCAV, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre l’évaluation d’une production collective plus équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs et méthodologies émergents en évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’ADMEE-Europe - Université Hassan II Casablanca, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design based research on learning games, the example of Magic Word v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux pour apprendre : Entre détournement et adaptation de jeux tangibles au format numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque international en éducation, enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail sur le lexique : et si nous jouions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Gazidedja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of a word game to enhance Italian language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Roccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Computing, Networking and Communications (ICNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kaui, United States. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCNC.2016.7440546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux et des mots: stratégies d'adaptation de jeux existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu vecteur d'interactions en apprentissage des langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACEDLE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : « le jeu est il vraiment sérieux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du numérique de Grenoble pour l'éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes ludiques pour l'apprentissage des langues — démonstration de Check Your SMILE, Magic Word et Game of Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction sociale de l’opinion sur le réseau Twitter en contexte électoral : retour sur une recherche pluridisciplinaire (2012-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard d'Aubigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Etudier le Web politique. Regards croisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoires ERIC, CEPEL, ELICO, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word : une adaptation du Boggle pour une plateforme d'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des machines et des langues –- Résumés / Book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing Word-Color Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLDB: Natural Language Processing and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France. pp.39-44, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01713801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couleurs des gens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01471671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platin : Plateforme d'enseignement/apprentissage de la Langue des Signes Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tice Alpes 2013 - "De l'artisanat à l'ingénierie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plat'in : Plateforme pour l'apprentissage de la LSF, étude préliminaire et spécification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "EIAH et Situations de handicap"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Students Understand Courses through Written Syntheses An LSA-based Online Advisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sousse, Tunisia. pp.341-343, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2010.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire des résumés pour apprendre des cours : un système d'aide à l'apprentissage autorégulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque "Technologies de l'Information et de la Communication pour l'Enseignement" (TICE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement-tuteur d'apprentissage dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque Echanger pour Apprendre en Ligne (EPAL'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is teaching? Cognitive-based tutoring principles for the design of a learning environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Human System Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité du TAL dans les EIAH en langues Les cas EXXELANT et MIRTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP and CALL: integration is working</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaLC7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles machines pour enseigner la langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Fairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Medori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Conference on Natural Language Processing (TALN 2006). April 10-13, 2006. Leuven (Belgium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Leuven, Belgique. pp.795-805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de connaissances à partir de sélections automatiques de textes : tentative d'opérationnalisation de la Zone Proximale de Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un escape game sur la comparaison des langues comme levier de la motivation pour l’ouverture aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14sc6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivaines de La grande librairie : des invitées de deuxième ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, pp.Varia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un escape game sur la comparaison des langues en CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux et des mots : stratégies de conception et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jeux et langues dans l’enseignement supérieur, 36 (2), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word : premier jeu développé dans le cadre du projet Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebourgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated free-text assessment: Some lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2/3), pp.140-154. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCEELL.2011.040195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement personnel d’apprentissage évaluant des distances épistémiques et dialogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.473-492. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ds.9.473-492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par scénarios pour la conception d'un dispositif d'accompagnement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.1507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing writing and collaboration in learning: Methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Reports on Socio-Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Workshop Proceedings of 9th International Conference on the Design of Cooperative Systems, 7 (1), pp.86-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing digital documents: effects of alternate or simultaneous window display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.541-558. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.1380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating learner corpora and natural language processing: A crucial step towards reconciling technological sophistication and pedagogical effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (3), pp.252-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'analyse sémantique latente pour tenter d'optimiser l'acquisition par exposition à une langue étrangère de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 08 (1), pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00109626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMER (Gaming Applications for Multilingual Educational Resources)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a Computer-based Tutor that Promotes Self-Regulated Writing-to-Learn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Psaromiligkos; T. Spyridakos; S. Retalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation in e-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-172, 2012, 978-1-61942-942-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtiClic et PtiClic-kids : jeux avec les mots permettant une double acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF'2013: Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, , pp.15, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Digital Language Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Medori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balacheff, Nicolas and Ludvigsen, S. and de Jong, T. and Lazonder, A. and Montandon, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology-Enhanced Learning. Principles and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.89--103, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement de la qualité de documents Web : rôle de l'expertise et de la tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Piolat (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, écrire, communiquer et apprendre avec Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Solal, pp.463-488, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.3 LTfLL – Learning support and feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support and feedback services version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D5.3., LTfLL -2008-212578. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 7.2 LTfLL – Validation 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL project. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.2 LTfLL – Learning support and feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Evl Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL Report. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 3.1 LTfLL – Use cases, scenarios: Guidelines & existing services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hensgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Bruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Rusman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Croock De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.1 LTfLL – Support and feedback design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, Research report of the LTfLL Project. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on NLP-based CALL Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Fairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Medori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> virginie zampa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la place des autrices dans l’émission de la grande librairie : De Busnel à Trapenard, quels changements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV ON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICM - GRESEC - Université Grenoble Alpes, Dec 2025, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ObRéCo : un escape game sur la comparaison des langues en cycle 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'École Académique de la Formation Continue, Académie de Grenoble et CELV. Pôle de l’éducation, Université-Grenoble-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting metalinguistic awareness with a plurilingual escape game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2024 — Confluences and Connections: Bridging Industry and Academia in CALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Pittsburg, Pa., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un escape game sur la comparaison des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agi-lang : Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques - Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un escape game plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'ARDAA 2024 : Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Didactique et Acquisition de l’Anglais, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plurilingual escape game to boost metalinguistic awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural ELLRA Conference - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Early Language Learning Research Association, Apr 2024, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une chaine de télévision publique promeut les romans où sont les autrices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inégalités de représentation à l'écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRCAV, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre l’évaluation d’une production collective plus équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs et méthodologies émergents en évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’ADMEE-Europe - Université Hassan II Casablanca, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design based research on learning games, the example of Magic Word v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail sur le lexique : et si nous jouions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Gazidedja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux pour apprendre : Entre détournement et adaptation de jeux tangibles au format numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque international en éducation, enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of a word game to enhance Italian language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Roccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Computing, Networking and Communications (ICNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kaui, United States. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCNC.2016.7440546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux et des mots: stratégies d'adaptation de jeux existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu vecteur d'interactions en apprentissage des langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACEDLE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : « le jeu est il vraiment sérieux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du numérique de Grenoble pour l'éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes ludiques pour l'apprentissage des langues — démonstration de Check Your SMILE, Magic Word et Game of Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction sociale de l’opinion sur le réseau Twitter en contexte électoral : retour sur une recherche pluridisciplinaire (2012-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard d'Aubigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Etudier le Web politique. Regards croisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoires ERIC, CEPEL, ELICO, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word : une adaptation du Boggle pour une plateforme d'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des machines et des langues –- Résumés / Book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing Word-Color Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLDB: Natural Language Processing and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France. pp.39-44, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01713801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couleurs des gens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01471671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platin : Plateforme d'enseignement/apprentissage de la Langue des Signes Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tice Alpes 2013 - "De l'artisanat à l'ingénierie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plat'in : Plateforme pour l'apprentissage de la LSF, étude préliminaire et spécification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "EIAH et Situations de handicap"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Students Understand Courses through Written Syntheses An LSA-based Online Advisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sousse, Tunisia. pp.341-343, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2010.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire des résumés pour apprendre des cours : un système d'aide à l'apprentissage autorégulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque "Technologies de l'Information et de la Communication pour l'Enseignement" (TICE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement-tuteur d'apprentissage dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque Echanger pour Apprendre en Ligne (EPAL'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is teaching? Cognitive-based tutoring principles for the design of a learning environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Human System Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité du TAL dans les EIAH en langues Les cas EXXELANT et MIRTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP and CALL: integration is working</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaLC7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles machines pour enseigner la langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Fairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Medori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Conference on Natural Language Processing (TALN 2006). April 10-13, 2006. Leuven (Belgium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Leuven, Belgique. pp.795-805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de connaissances à partir de sélections automatiques de textes : tentative d'opérationnalisation de la Zone Proximale de Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un escape game sur la comparaison des langues comme levier de la motivation pour l’ouverture aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14sc6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivaines de La grande librairie : des invitées de deuxième ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, pp.Varia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un escape game sur la comparaison des langues en CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux et des mots : stratégies de conception et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jeux et langues dans l’enseignement supérieur, 36 (2), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word : premier jeu développé dans le cadre du projet Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebourgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated free-text assessment: Some lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2/3), pp.140-154. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCEELL.2011.040195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement personnel d’apprentissage évaluant des distances épistémiques et dialogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.473-492. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ds.9.473-492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par scénarios pour la conception d'un dispositif d'accompagnement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.1507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing writing and collaboration in learning: Methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Reports on Socio-Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Workshop Proceedings of 9th International Conference on the Design of Cooperative Systems, 7 (1), pp.86-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing digital documents: effects of alternate or simultaneous window display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.541-558. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.1380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating learner corpora and natural language processing: A crucial step towards reconciling technological sophistication and pedagogical effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (3), pp.252-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'analyse sémantique latente pour tenter d'optimiser l'acquisition par exposition à une langue étrangère de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 08 (1), pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00109626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMER (Gaming Applications for Multilingual Educational Resources)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a Computer-based Tutor that Promotes Self-Regulated Writing-to-Learn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Psaromiligkos; T. Spyridakos; S. Retalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation in e-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-172, 2012, 978-1-61942-942-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtiClic et PtiClic-kids : jeux avec les mots permettant une double acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF'2013: Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, , pp.15, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Digital Language Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Medori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balacheff, Nicolas and Ludvigsen, S. and de Jong, T. and Lazonder, A. and Montandon, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology-Enhanced Learning. Principles and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.89--103, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement de la qualité de documents Web : rôle de l'expertise et de la tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Piolat (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, écrire, communiquer et apprendre avec Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Solal, pp.463-488, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.3 LTfLL – Learning support and feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support and feedback services version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D5.3., LTfLL -2008-212578. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 7.2 LTfLL – Validation 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL project. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.2 LTfLL – Learning support and feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Evl Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL Report. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 3.1 LTfLL – Use cases, scenarios: Guidelines & existing services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hensgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Bruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Rusman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Croock De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.1 LTfLL – Support and feedback design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, Research report of the LTfLL Project. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on NLP-based CALL Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Fairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Medori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996614v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995307v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ballot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Hallal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586278v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Gazidedja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roccetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salomoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586298v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bergheaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebourgeon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lutian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Metz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.96" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trausan-Matu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Rebedea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Granger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Granger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Medori" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sc6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5742" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7C65P9FB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586296v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2828" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843588v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2011.040195" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Tr&#259;u&#537;an-Matu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Wild" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.9.473-492" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1507" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01081444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1380" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-08CRCZLF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832049v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dascalu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586327v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832053v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Armitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi Stoyanov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Braidman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Regan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Smithies" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832052v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Evl Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hensgens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Bruggen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Spoelstra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Rusman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Croock De" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996614v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995307v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ballot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Hallal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Gazidedja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roccetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salomoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586298v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bergheaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebourgeon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lutian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Metz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.96" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trausan-Matu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Rebedea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Granger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Granger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Medori" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sc6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5742" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7C65P9FB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586296v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2828" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843588v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2011.040195" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Tr&#259;u&#537;an-Matu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Wild" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.9.473-492" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1507" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01081444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1380" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-08CRCZLF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832049v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dascalu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586327v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832053v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Armitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi Stoyanov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Braidman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Regan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Smithies" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832052v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Evl Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hensgens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Bruggen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Spoelstra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Rusman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Croock De" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>