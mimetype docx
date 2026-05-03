--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> virginie zampa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la place des autrices dans l’émission de la grande librairie : De Busnel à Trapenard, quels changements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV ON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICM - GRESEC - Université Grenoble Alpes, Dec 2025, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ObRéCo : un escape game sur la comparaison des langues en cycle 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'École Académique de la Formation Continue, Académie de Grenoble et CELV. Pôle de l’éducation, Université-Grenoble-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting metalinguistic awareness with a plurilingual escape game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2024 — Confluences and Connections: Bridging Industry and Academia in CALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Pittsburg, Pa., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un escape game sur la comparaison des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agi-lang : Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques - Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un escape game plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'ARDAA 2024 : Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Didactique et Acquisition de l’Anglais, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plurilingual escape game to boost metalinguistic awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural ELLRA Conference - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Early Language Learning Research Association, Apr 2024, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une chaine de télévision publique promeut les romans où sont les autrices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inégalités de représentation à l'écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRCAV, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre l’évaluation d’une production collective plus équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs et méthodologies émergents en évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’ADMEE-Europe - Université Hassan II Casablanca, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design based research on learning games, the example of Magic Word v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail sur le lexique : et si nous jouions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Gazidedja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux pour apprendre : Entre détournement et adaptation de jeux tangibles au format numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque international en éducation, enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of a word game to enhance Italian language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Roccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Computing, Networking and Communications (ICNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kaui, United States. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCNC.2016.7440546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux et des mots: stratégies d'adaptation de jeux existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu vecteur d'interactions en apprentissage des langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACEDLE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : « le jeu est il vraiment sérieux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du numérique de Grenoble pour l'éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes ludiques pour l'apprentissage des langues — démonstration de Check Your SMILE, Magic Word et Game of Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction sociale de l’opinion sur le réseau Twitter en contexte électoral : retour sur une recherche pluridisciplinaire (2012-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard d'Aubigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Etudier le Web politique. Regards croisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoires ERIC, CEPEL, ELICO, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word : une adaptation du Boggle pour une plateforme d'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des machines et des langues –- Résumés / Book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing Word-Color Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLDB: Natural Language Processing and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France. pp.39-44, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01713801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couleurs des gens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01471671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platin : Plateforme d'enseignement/apprentissage de la Langue des Signes Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tice Alpes 2013 - "De l'artisanat à l'ingénierie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plat'in : Plateforme pour l'apprentissage de la LSF, étude préliminaire et spécification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "EIAH et Situations de handicap"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Students Understand Courses through Written Syntheses An LSA-based Online Advisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sousse, Tunisia. pp.341-343, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2010.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire des résumés pour apprendre des cours : un système d'aide à l'apprentissage autorégulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque "Technologies de l'Information et de la Communication pour l'Enseignement" (TICE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement-tuteur d'apprentissage dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque Echanger pour Apprendre en Ligne (EPAL'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is teaching? Cognitive-based tutoring principles for the design of a learning environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Human System Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité du TAL dans les EIAH en langues Les cas EXXELANT et MIRTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP and CALL: integration is working</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaLC7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles machines pour enseigner la langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Fairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Medori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Conference on Natural Language Processing (TALN 2006). April 10-13, 2006. Leuven (Belgium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Leuven, Belgique. pp.795-805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de connaissances à partir de sélections automatiques de textes : tentative d'opérationnalisation de la Zone Proximale de Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un escape game sur la comparaison des langues comme levier de la motivation pour l’ouverture aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14sc6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivaines de La grande librairie : des invitées de deuxième ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, pp.Varia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un escape game sur la comparaison des langues en CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux et des mots : stratégies de conception et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jeux et langues dans l’enseignement supérieur, 36 (2), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word : premier jeu développé dans le cadre du projet Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebourgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated free-text assessment: Some lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2/3), pp.140-154. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCEELL.2011.040195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement personnel d’apprentissage évaluant des distances épistémiques et dialogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.473-492. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ds.9.473-492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par scénarios pour la conception d'un dispositif d'accompagnement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.1507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing writing and collaboration in learning: Methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Reports on Socio-Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Workshop Proceedings of 9th International Conference on the Design of Cooperative Systems, 7 (1), pp.86-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing digital documents: effects of alternate or simultaneous window display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.541-558. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.1380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating learner corpora and natural language processing: A crucial step towards reconciling technological sophistication and pedagogical effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (3), pp.252-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'analyse sémantique latente pour tenter d'optimiser l'acquisition par exposition à une langue étrangère de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 08 (1), pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00109626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMER (Gaming Applications for Multilingual Educational Resources)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a Computer-based Tutor that Promotes Self-Regulated Writing-to-Learn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Psaromiligkos; T. Spyridakos; S. Retalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation in e-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-172, 2012, 978-1-61942-942-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtiClic et PtiClic-kids : jeux avec les mots permettant une double acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF'2013: Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, , pp.15, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Digital Language Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Medori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balacheff, Nicolas and Ludvigsen, S. and de Jong, T. and Lazonder, A. and Montandon, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology-Enhanced Learning. Principles and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.89--103, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement de la qualité de documents Web : rôle de l'expertise et de la tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Piolat (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, écrire, communiquer et apprendre avec Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Solal, pp.463-488, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.3 LTfLL – Learning support and feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support and feedback services version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D5.3., LTfLL -2008-212578. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 7.2 LTfLL – Validation 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL project. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.2 LTfLL – Learning support and feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Evl Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL Report. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 3.1 LTfLL – Use cases, scenarios: Guidelines & existing services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hensgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Bruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Rusman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Croock De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.1 LTfLL – Support and feedback design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, Research report of the LTfLL Project. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on NLP-based CALL Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Fairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Medori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> virginie zampa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la place des autrices dans l’émission de la grande librairie : De Busnel à Trapenard, quels changements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV ON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICM - GRESEC - Université Grenoble Alpes, Dec 2025, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plurilingual escape game to boost metalinguistic awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural ELLRA Conference - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Early Language Learning Research Association, Apr 2024, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ObRéCo : un escape game sur la comparaison des langues en cycle 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'École Académique de la Formation Continue, Académie de Grenoble et CELV. Pôle de l’éducation, Université-Grenoble-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting metalinguistic awareness with a plurilingual escape game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2024 — Confluences and Connections: Bridging Industry and Academia in CALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Pittsburg, Pa., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un escape game sur la comparaison des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agi-lang : Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques - Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un escape game plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'ARDAA 2024 : Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Didactique et Acquisition de l’Anglais, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une chaine de télévision publique promeut les romans où sont les autrices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inégalités de représentation à l'écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRCAV, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre l’évaluation d’une production collective plus équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs et méthodologies émergents en évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’ADMEE-Europe - Université Hassan II Casablanca, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design based research on learning games, the example of Magic Word v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail sur le lexique : et si nous jouions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Gazidedja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux pour apprendre : Entre détournement et adaptation de jeux tangibles au format numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque international en éducation, enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of a word game to enhance Italian language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Roccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Computing, Networking and Communications (ICNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kaui, United States. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCNC.2016.7440546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction sociale de l’opinion sur le réseau Twitter en contexte électoral : retour sur une recherche pluridisciplinaire (2012-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard d'Aubigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Etudier le Web politique. Regards croisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoires ERIC, CEPEL, ELICO, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux et des mots: stratégies d'adaptation de jeux existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu vecteur d'interactions en apprentissage des langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACEDLE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : « le jeu est il vraiment sérieux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du numérique de Grenoble pour l'éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes ludiques pour l'apprentissage des langues — démonstration de Check Your SMILE, Magic Word et Game of Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couleurs des gens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01471671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word : une adaptation du Boggle pour une plateforme d'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des machines et des langues –- Résumés / Book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing Word-Color Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLDB: Natural Language Processing and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France. pp.39-44, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01713801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plat'in : Plateforme pour l'apprentissage de la LSF, étude préliminaire et spécification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "EIAH et Situations de handicap"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platin : Plateforme d'enseignement/apprentissage de la Langue des Signes Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tice Alpes 2013 - "De l'artisanat à l'ingénierie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Students Understand Courses through Written Syntheses An LSA-based Online Advisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sousse, Tunisia. pp.341-343, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2010.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire des résumés pour apprendre des cours : un système d'aide à l'apprentissage autorégulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque "Technologies de l'Information et de la Communication pour l'Enseignement" (TICE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement-tuteur d'apprentissage dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque Echanger pour Apprendre en Ligne (EPAL'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is teaching? Cognitive-based tutoring principles for the design of a learning environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Human System Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité du TAL dans les EIAH en langues Les cas EXXELANT et MIRTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP and CALL: integration is working</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaLC7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles machines pour enseigner la langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Fairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Medori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Conference on Natural Language Processing (TALN 2006). April 10-13, 2006. Leuven (Belgium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Leuven, Belgique. pp.795-805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de connaissances à partir de sélections automatiques de textes : tentative d'opérationnalisation de la Zone Proximale de Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un escape game sur la comparaison des langues comme levier de la motivation pour l’ouverture aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14sc6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivaines de La grande librairie : des invitées de deuxième ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, pp.Varia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un escape game sur la comparaison des langues en CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux et des mots : stratégies de conception et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jeux et langues dans l’enseignement supérieur, 36 (2), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word : premier jeu développé dans le cadre du projet Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebourgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated free-text assessment: Some lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2/3), pp.140-154. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCEELL.2011.040195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement personnel d’apprentissage évaluant des distances épistémiques et dialogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.473-492. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ds.9.473-492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par scénarios pour la conception d'un dispositif d'accompagnement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.1507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing writing and collaboration in learning: Methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Reports on Socio-Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Workshop Proceedings of 9th International Conference on the Design of Cooperative Systems, 7 (1), pp.86-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing digital documents: effects of alternate or simultaneous window display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.541-558. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.1380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating learner corpora and natural language processing: A crucial step towards reconciling technological sophistication and pedagogical effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (3), pp.252-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'analyse sémantique latente pour tenter d'optimiser l'acquisition par exposition à une langue étrangère de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 08 (1), pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00109626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMER (Gaming Applications for Multilingual Educational Resources)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a Computer-based Tutor that Promotes Self-Regulated Writing-to-Learn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Psaromiligkos; T. Spyridakos; S. Retalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation in e-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-172, 2012, 978-1-61942-942-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtiClic et PtiClic-kids : jeux avec les mots permettant une double acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF'2013: Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, , pp.15, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Digital Language Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Medori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balacheff, Nicolas and Ludvigsen, S. and de Jong, T. and Lazonder, A. and Montandon, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology-Enhanced Learning. Principles and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.89--103, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement de la qualité de documents Web : rôle de l'expertise et de la tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Piolat (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, écrire, communiquer et apprendre avec Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Solal, pp.463-488, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.3 LTfLL – Learning support and feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.2 LTfLL – Learning support and feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Evl Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL Report. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support and feedback services version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D5.3., LTfLL -2008-212578. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 7.2 LTfLL – Validation 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL project. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 3.1 LTfLL – Use cases, scenarios: Guidelines & existing services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hensgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Bruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Rusman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Croock De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.1 LTfLL – Support and feedback design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, Research report of the LTfLL Project. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on NLP-based CALL Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Fairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Medori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996614v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995307v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ballot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Hallal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Gazidedja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roccetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salomoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586298v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bergheaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebourgeon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lutian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Metz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.96" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trausan-Matu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Rebedea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Granger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Granger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Medori" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sc6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5742" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7C65P9FB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586296v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2828" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843588v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2011.040195" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Tr&#259;u&#537;an-Matu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Wild" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.9.473-492" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1507" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01081444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1380" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-08CRCZLF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832049v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dascalu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586327v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832053v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Armitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi Stoyanov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Braidman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Regan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Smithies" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832052v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Evl Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hensgens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Bruggen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Spoelstra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Rusman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Croock De" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995270v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995290v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ballot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Hallal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Gazidedja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roccetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salomoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bergheaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebourgeon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lutian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Metz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.96" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trausan-Matu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Rebedea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Granger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Granger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Medori" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sc6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5742" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7C65P9FB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586296v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2828" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843588v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2011.040195" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Tr&#259;u&#537;an-Matu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Wild" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.9.473-492" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1507" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01081444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1380" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-08CRCZLF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832049v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dascalu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832052v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Evl Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832053v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Armitt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi Stoyanov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Braidman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Regan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Smithies" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hensgens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Bruggen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Spoelstra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Rusman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Croock De" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>