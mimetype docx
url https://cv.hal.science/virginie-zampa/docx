--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> virginie zampa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la place des autrices dans l’émission de la grande librairie : De Busnel à Trapenard, quels changements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV ON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICM - GRESEC - Université Grenoble Alpes, Dec 2025, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plurilingual escape game to boost metalinguistic awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural ELLRA Conference - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Early Language Learning Research Association, Apr 2024, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ObRéCo : un escape game sur la comparaison des langues en cycle 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'École Académique de la Formation Continue, Académie de Grenoble et CELV. Pôle de l’éducation, Université-Grenoble-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting metalinguistic awareness with a plurilingual escape game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2024 — Confluences and Connections: Bridging Industry and Academia in CALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Pittsburg, Pa., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un escape game sur la comparaison des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agi-lang : Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques - Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un escape game plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'ARDAA 2024 : Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Didactique et Acquisition de l’Anglais, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une chaine de télévision publique promeut les romans où sont les autrices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inégalités de représentation à l'écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRCAV, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre l’évaluation d’une production collective plus équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs et méthodologies émergents en évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’ADMEE-Europe - Université Hassan II Casablanca, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design based research on learning games, the example of Magic Word v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail sur le lexique : et si nous jouions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Gazidedja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux pour apprendre : Entre détournement et adaptation de jeux tangibles au format numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque international en éducation, enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of a word game to enhance Italian language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Roccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Computing, Networking and Communications (ICNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kaui, United States. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCNC.2016.7440546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction sociale de l’opinion sur le réseau Twitter en contexte électoral : retour sur une recherche pluridisciplinaire (2012-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard d'Aubigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Etudier le Web politique. Regards croisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoires ERIC, CEPEL, ELICO, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux et des mots: stratégies d'adaptation de jeux existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu vecteur d'interactions en apprentissage des langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACEDLE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : « le jeu est il vraiment sérieux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du numérique de Grenoble pour l'éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes ludiques pour l'apprentissage des langues — démonstration de Check Your SMILE, Magic Word et Game of Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couleurs des gens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01471671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word : une adaptation du Boggle pour une plateforme d'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des machines et des langues –- Résumés / Book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing Word-Color Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLDB: Natural Language Processing and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France. pp.39-44, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01713801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plat'in : Plateforme pour l'apprentissage de la LSF, étude préliminaire et spécification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "EIAH et Situations de handicap"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platin : Plateforme d'enseignement/apprentissage de la Langue des Signes Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tice Alpes 2013 - "De l'artisanat à l'ingénierie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Students Understand Courses through Written Syntheses An LSA-based Online Advisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sousse, Tunisia. pp.341-343, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2010.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire des résumés pour apprendre des cours : un système d'aide à l'apprentissage autorégulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque "Technologies de l'Information et de la Communication pour l'Enseignement" (TICE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement-tuteur d'apprentissage dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque Echanger pour Apprendre en Ligne (EPAL'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is teaching? Cognitive-based tutoring principles for the design of a learning environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Human System Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité du TAL dans les EIAH en langues Les cas EXXELANT et MIRTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP and CALL: integration is working</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaLC7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles machines pour enseigner la langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Fairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Medori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Conference on Natural Language Processing (TALN 2006). April 10-13, 2006. Leuven (Belgium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Leuven, Belgique. pp.795-805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de connaissances à partir de sélections automatiques de textes : tentative d'opérationnalisation de la Zone Proximale de Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un escape game sur la comparaison des langues comme levier de la motivation pour l’ouverture aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14sc6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivaines de La grande librairie : des invitées de deuxième ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, pp.Varia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un escape game sur la comparaison des langues en CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux et des mots : stratégies de conception et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jeux et langues dans l’enseignement supérieur, 36 (2), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word : premier jeu développé dans le cadre du projet Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebourgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated free-text assessment: Some lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2/3), pp.140-154. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCEELL.2011.040195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement personnel d’apprentissage évaluant des distances épistémiques et dialogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.473-492. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ds.9.473-492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par scénarios pour la conception d'un dispositif d'accompagnement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.1507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing writing and collaboration in learning: Methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Reports on Socio-Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Workshop Proceedings of 9th International Conference on the Design of Cooperative Systems, 7 (1), pp.86-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing digital documents: effects of alternate or simultaneous window display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.541-558. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.1380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating learner corpora and natural language processing: A crucial step towards reconciling technological sophistication and pedagogical effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (3), pp.252-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'analyse sémantique latente pour tenter d'optimiser l'acquisition par exposition à une langue étrangère de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 08 (1), pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00109626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMER (Gaming Applications for Multilingual Educational Resources)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a Computer-based Tutor that Promotes Self-Regulated Writing-to-Learn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Psaromiligkos; T. Spyridakos; S. Retalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation in e-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-172, 2012, 978-1-61942-942-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtiClic et PtiClic-kids : jeux avec les mots permettant une double acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF'2013: Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, , pp.15, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Digital Language Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Medori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balacheff, Nicolas and Ludvigsen, S. and de Jong, T. and Lazonder, A. and Montandon, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology-Enhanced Learning. Principles and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.89--103, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement de la qualité de documents Web : rôle de l'expertise et de la tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Piolat (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, écrire, communiquer et apprendre avec Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Solal, pp.463-488, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.3 LTfLL – Learning support and feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.2 LTfLL – Learning support and feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Evl Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL Report. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support and feedback services version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D5.3., LTfLL -2008-212578. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 7.2 LTfLL – Validation 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL project. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 3.1 LTfLL – Use cases, scenarios: Guidelines & existing services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hensgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Bruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Rusman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Croock De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.1 LTfLL – Support and feedback design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, Research report of the LTfLL Project. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on NLP-based CALL Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Fairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Medori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> virginie zampa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de la place des autrices dans l’émission de la grande librairie : De Busnel à Trapenard, quels changements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV ON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICM - GRESEC - Université Grenoble Alpes, Dec 2025, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting metalinguistic awareness with a plurilingual escape game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2024 — Confluences and Connections: Bridging Industry and Academia in CALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Pittsburg, Pa., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ObRéCo : un escape game sur la comparaison des langues en cycle 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'École Académique de la Formation Continue, Académie de Grenoble et CELV. Pôle de l’éducation, Université-Grenoble-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un escape game sur la comparaison des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agi-lang : Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques - Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un escape game plurilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'ARDAA 2024 : Didactique de l’anglais langue étrangère en contexte éducatif : enjeux et spécificités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Didactique et Acquisition de l’Anglais, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plurilingual escape game to boost metalinguistic awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural ELLRA Conference - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Early Language Learning Research Association, Apr 2024, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand une chaine de télévision publique promeut les romans où sont les autrices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inégalités de représentation à l'écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRCAV, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre l’évaluation d’une production collective plus équitable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositifs et méthodologies émergents en évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’ADMEE-Europe - Université Hassan II Casablanca, Jan 2020, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design based research on learning games, the example of Magic Word v2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CALICO 2018 — Connecting CALL's past to its future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CALICO; University of Illinois, May 2018, Champaign-Urbana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail sur le lexique : et si nous jouions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Gazidedja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85e congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux pour apprendre : Entre détournement et adaptation de jeux tangibles au format numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque international en éducation, enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the design of a word game to enhance Italian language learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Roccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Salomoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Masperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Computing, Networking and Communications (ICNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kaui, United States. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCNC.2016.7440546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux et des mots: stratégies d'adaptation de jeux existants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu vecteur d'interactions en apprentissage des langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACEDLE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lyon, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde : « le jeu est il vraiment sérieux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bergheaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du numérique de Grenoble pour l'éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes ludiques pour l'apprentissage des langues — démonstration de Check Your SMILE, Magic Word et Game of Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards pluridisciplinaires sur la créativité et l'innovation en langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction sociale de l’opinion sur le réseau Twitter en contexte électoral : retour sur une recherche pluridisciplinaire (2012-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Denni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard d'Aubigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Etudier le Web politique. Regards croisés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoires ERIC, CEPEL, ELICO, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word : une adaptation du Boggle pour une plateforme d'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebourgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lutian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des machines et des langues –- Résumés / Book of abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing Word-Color Associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLDB: Natural Language Processing and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France. pp.39-44, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01713801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couleurs des gens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN: Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01471671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platin : Plateforme d'enseignement/apprentissage de la Langue des Signes Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Tice Alpes 2013 - "De l'artisanat à l'ingénierie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plat'in : Plateforme pour l'apprentissage de la LSF, étude préliminaire et spécification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "EIAH et Situations de handicap"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helping Students Understand Courses through Written Syntheses An LSA-based Online Advisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Advanced Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sousse, Tunisia. pp.341-343, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2010.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire des résumés pour apprendre des cours : un système d'aide à l'apprentissage autorégulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque "Technologies de l'Information et de la Communication pour l'Enseignement" (TICE 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement-tuteur d'apprentissage dialogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque Echanger pour Apprendre en Ligne (EPAL'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is teaching? Cognitive-based tutoring principles for the design of a learning environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Human System Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Toulouse, France. pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité du TAL dans les EIAH en langues Les cas EXXELANT et MIRTO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP and CALL: integration is working</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaLC7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles machines pour enseigner la langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Fairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Medori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Conference on Natural Language Processing (TALN 2006). April 10-13, 2006. Leuven (Belgium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Leuven, Belgique. pp.795-805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de connaissances à partir de sélections automatiques de textes : tentative d'opérationnalisation de la Zone Proximale de Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et l'Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un escape game sur la comparaison des langues comme levier de la motivation pour l’ouverture aux langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14sc6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivaines de La grande librairie : des invitées de deuxième ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 70, pp.Varia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un escape game sur la comparaison des langues en CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Payre-Ficout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des jeux et des mots : stratégies de conception et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yassine-Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Jeux et langues dans l’enseignement supérieur, 36 (2), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01562505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word : premier jeu développé dans le cadre du projet Innovalangues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rebourgeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alsic.2828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated free-text assessment: Some lessons learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (2/3), pp.140-154. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCEELL.2011.040195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un environnement personnel d’apprentissage évaluant des distances épistémiques et dialogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fridolin Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distances et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (4), pp.473-492. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ds.9.473-492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par scénarios pour la conception d'un dispositif d'accompagnement en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.1507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing writing and collaboration in learning: Methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ștefan Trăușan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Reports on Socio-Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Workshop Proceedings of 9th International Conference on the Design of Cooperative Systems, 7 (1), pp.86-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing digital documents: effects of alternate or simultaneous window display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22, pp.541-558. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acp.1380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating learner corpora and natural language processing: A crucial step towards reconciling technological sophistication and pedagogical effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCALL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (3), pp.252-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'analyse sémantique latente pour tenter d'optimiser l'acquisition par exposition à une langue étrangère de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 08 (1), pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00109626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAMER (Gaming Applications for Multilingual Educational Resources)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Goudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a Computer-based Tutor that Promotes Self-Regulated Writing-to-Learn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Psaromiligkos; T. Spyridakos; S. Retalis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation in e-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-172, 2012, 978-1-61942-942-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PtiClic et PtiClic-kids : jeux avec les mots permettant une double acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF'2013: Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, , pp.15, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00832988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Digital Language Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kraif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Medori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balacheff, Nicolas and Ludvigsen, S. and de Jong, T. and Lazonder, A. and Montandon, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology-Enhanced Learning. Principles and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.89--103, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement de la qualité de documents Web : rôle de l'expertise et de la tâche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Piolat (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, écrire, communiquer et apprendre avec Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Solal, pp.463-488, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.3 LTfLL – Learning support and feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support and feedback services version 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dascalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D5.3., LTfLL -2008-212578. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 7.2 LTfLL – Validation 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Armitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slavi Stoyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Braidman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisdair Smithies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL project. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.2 LTfLL – Learning support and feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traian Rebedea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Evl Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, LTfLL Report. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 3.1 LTfLL – Use cases, scenarios: Guidelines & existing services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hensgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan van Bruggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Rusman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Croock De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 5.1 LTfLL – Support and feedback design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Trausan-Matu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Villiot-Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OUNL, Research report of the LTfLL Project. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on NLP-based CALL Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Antoniadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Fairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Medori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Zampa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995270v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995290v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ballot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Hallal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Gazidedja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roccetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salomoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586299v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bergheaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebourgeon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lutian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Metz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.96" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trausan-Matu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Rebedea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Granger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Granger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Medori" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sc6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5742" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7C65P9FB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586296v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2828" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843588v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2011.040195" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Tr&#259;u&#537;an-Matu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Wild" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.9.473-492" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1507" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01081444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1380" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-08CRCZLF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832049v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dascalu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832052v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Evl Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832053v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Armitt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi Stoyanov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Braidman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Regan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Smithies" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hensgens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Bruggen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Spoelstra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Rusman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Croock De" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Payre-Ficout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04996614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995307v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ballot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Hallal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Gazidedja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586279v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roccetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salomoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2016.7440546" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yassine-Diab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586298v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bergheaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebourgeon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lutian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Brun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01471671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Metz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820372v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot Leclercq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.96" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404842v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Trausan-Matu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Rebedea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Granger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00197393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Fairon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Granger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Medori" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14sc6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5742" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7C65P9FB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586296v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2828" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843588v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2011.040195" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#536;tefan Tr&#259;u&#537;an-Matu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridolin Wild" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.9.473-492" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1507" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01081444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Olive" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fran&#231;ois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.1380" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-08CRCZLF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109626v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814941v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832049v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dascalu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586327v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832053v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Armitt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi Stoyanov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Braidman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Regan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Smithies" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832052v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Evl Villiot-Leclercq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hensgens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Bruggen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Spoelstra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Rusman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Croock De" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>