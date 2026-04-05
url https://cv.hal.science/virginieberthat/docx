--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -210,51 +210,51 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2026.111611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512076v1</w:t>
+                <w:t xml:space="preserve">hal-05492783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traumatic-like fear memory recall causes persistent morphine conditioned place preference in drug withdrawn male mice</w:t>
               </w:r>
@@ -344,51 +344,51 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2026.111611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492783v1</w:t>
+                <w:t xml:space="preserve">hal-05512076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activity and toxicity study of cerium oxide nanoparticles stabilized with innovative functional copolymers</w:t>
               </w:r>
@@ -3020,51 +3020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leconte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beray-Berthat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saulnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derin Reha Ulusoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Patricia Sales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2026.111611" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Goujon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baldim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202100059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709606v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paizanis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Crotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde R&#232;gue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00623" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fr&#233;chou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Margaill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marchand-Leroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.11.040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV190BLT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Amki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lerouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Teng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1063-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parmentier-Batteur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Andrees Bohme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhou-Ding" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004647-200101000-00003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03367426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Khacef" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Vion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2016.09.026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC5B497J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rard Coqueran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lesbats" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kuntz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2013.07.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6CBS4LV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Haddad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Plotkine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2012.01036.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFB2M5L3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine B&#233;ziaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ru Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly El Shafey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182227e4a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delifer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Besson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haymen Girgis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2010.06.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQW9D1B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00393947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brochard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;hazine Combadi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Prigent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Laouar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI36470" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palmier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Szabo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2008.04.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBHQ205C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709683v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-4886(03)00106-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TC20T7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Croci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(03)03224-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ2WB80P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(02)03685-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QXBPXRS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leconte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beray-Berthat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saulnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derin Reha Ulusoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Patricia Sales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2026.111611" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Goujon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baldim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202100059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709606v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paizanis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Crotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde R&#232;gue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00623" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fr&#233;chou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Margaill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marchand-Leroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.11.040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV190BLT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Amki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lerouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Teng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1063-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parmentier-Batteur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Andrees Bohme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhou-Ding" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004647-200101000-00003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03367426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Khacef" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Vion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2016.09.026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC5B497J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rard Coqueran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lesbats" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kuntz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2013.07.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6CBS4LV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Haddad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Plotkine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2012.01036.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFB2M5L3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine B&#233;ziaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ru Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly El Shafey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182227e4a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delifer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Besson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haymen Girgis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2010.06.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQW9D1B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00393947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brochard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;hazine Combadi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Prigent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Laouar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI36470" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palmier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Szabo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2008.04.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBHQ205C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709683v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-4886(03)00106-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TC20T7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Croci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(03)03224-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ2WB80P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(02)03685-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QXBPXRS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>