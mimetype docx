--- v1 (2026-04-05)
+++ v2 (2026-05-18)
@@ -210,51 +210,51 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2026.111611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492783v1</w:t>
+                <w:t xml:space="preserve">hal-05512076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traumatic-like fear memory recall causes persistent morphine conditioned place preference in drug withdrawn male mice</w:t>
               </w:r>
@@ -344,75 +344,75 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2026.111611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512076v1</w:t>
+                <w:t xml:space="preserve">hal-05492783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant activity and toxicity study of cerium oxide nanoparticles stabilized with innovative functional copolymers</w:t>
+                <w:t xml:space="preserve">Antioxidant Activity and Toxicity Study of Cerium Oxide Nanoparticles Stabilized with Innovative Functional Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Baldim</w:t>
@@ -451,102 +451,102 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (11), pp.2100059. </w:t>
+              <w:t xml:space="preserve">, 2021, 10 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adhm.202100059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452741v1</w:t>
+                <w:t xml:space="preserve">hal-04709606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant Activity and Toxicity Study of Cerium Oxide Nanoparticles Stabilized with Innovative Functional Copolymers</w:t>
+                <w:t xml:space="preserve">Antioxidant activity and toxicity study of cerium oxide nanoparticles stabilized with innovative functional copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Baldim</w:t>
@@ -585,78 +585,78 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (11), </w:t>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.2100059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adhm.202100059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709606v1</w:t>
+                <w:t xml:space="preserve">hal-03452741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Alcohol and Cocaine in a Mutant Mouse Model of Predisposition to Post-Traumatic Stress Disorder</w:t>
               </w:r>
@@ -3020,51 +3020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leconte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beray-Berthat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saulnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derin Reha Ulusoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Patricia Sales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2026.111611" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Goujon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baldim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202100059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709606v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paizanis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Crotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde R&#232;gue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00623" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fr&#233;chou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Margaill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marchand-Leroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.11.040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV190BLT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Amki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lerouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Teng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1063-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parmentier-Batteur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Andrees Bohme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhou-Ding" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004647-200101000-00003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03367426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Khacef" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Vion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2016.09.026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC5B497J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rard Coqueran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lesbats" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kuntz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2013.07.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6CBS4LV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Haddad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Plotkine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2012.01036.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFB2M5L3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine B&#233;ziaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ru Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly El Shafey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182227e4a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delifer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Besson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haymen Girgis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2010.06.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQW9D1B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00393947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brochard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;hazine Combadi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Prigent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Laouar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI36470" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palmier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Szabo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2008.04.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBHQ205C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709683v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-4886(03)00106-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TC20T7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Croci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(03)03224-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ2WB80P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(02)03685-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QXBPXRS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leconte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beray-Berthat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saulnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derin Reha Ulusoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Patricia Sales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2026.111611" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709606v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Goujon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baldim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202100059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452741v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Paizanis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Crotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde R&#232;gue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.00623" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709610v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Fr&#233;chou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Margaill" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marchand-Leroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.11.040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV190BLT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Amki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lerouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Teng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-018-1063-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709701v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parmentier-Batteur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Andrees Bohme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhou-Ding" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00004647-200101000-00003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03367426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Khacef" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Vion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Yin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2016.09.026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RC5B497J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rard Coqueran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lesbats" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kuntz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2013.07.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6CBS4LV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709693v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Haddad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Plotkine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-8206.2012.01036.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFB2M5L3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine B&#233;ziaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ru Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly El Shafey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e3182227e4a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delifer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Besson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haymen Girgis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2010.06.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQW9D1B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00393947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brochard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;hazine Combadi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Prigent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Laouar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI36470" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palmier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Szabo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2008.04.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBHQ205C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709683v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709698v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-4886(03)00106-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TC20T7T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Croci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(03)03224-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ2WB80P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(02)03685-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QXBPXRS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>