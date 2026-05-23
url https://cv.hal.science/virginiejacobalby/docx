--- v0 (2026-03-05)
+++ v1 (2026-05-23)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -191,1032 +191,2044 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche qualitative et quantitative du passage à l’acte suicidant des femmes en Bretagne</w:t>
+                <w:t xml:space="preserve">Passage à l’acte suicidaire des mères en période de post-partum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lemonnier</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Kopp-Bigault</w:t>
+                <w:t xml:space="preserve">Titouan Keribin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 179 (5), pp.465-468. </w:t>
+              <w:t xml:space="preserve">, 2024, 182 (6), pp.573-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2024.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517955v1</w:t>
+                <w:t xml:space="preserve">hal-04953091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes de l’intime et figures d’intimités dans l’institution du champ périnatal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anorexie mentale et période périnatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/clini.019.0058⟩</w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (881), pp.34-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2023.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04518196v1</w:t>
+                <w:t xml:space="preserve">hal-04472776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situation d’urgence subjective lors des attentats (de Nice), trauma et création subjective</w:t>
+                <w:t xml:space="preserve">Approche qualitative et quantitative du passage à l’acte suicidant des femmes en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Kopp-Bigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psys.203.0137⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (5), pp.465-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518192v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déni de grossesse et don d’ovocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Alby</w:t>
+                <w:t xml:space="preserve">Situation d’urgence subjective lors des attentats (de Nice), trauma et création subjective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.04.004⟩</w:t>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (3), pp.137-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.203.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04517960v1</w:t>
+                <w:t xml:space="preserve">hal-04518192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I want to play</w:t>
+                <w:t xml:space="preserve">Victimes du COVID-19 : être ou ne pas être ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178 (7), pp.717 - 721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cm.093.0121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04518200v1</w:t>
+                <w:t xml:space="preserve">hal-03492469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la possible invention d’un espace d’intimité chez le sujet psychotique : l’exemple de la musique</w:t>
+                <w:t xml:space="preserve">Formes de l’intime et figures d’intimités dans l’institution du champ périnatal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connexions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, n° 105 (1), pp.123-132. </w:t>
+              <w:t xml:space="preserve">Cliniques - Paroles de praticiens en institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 19 (1), pp.58-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cnx.105.0123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/clini.019.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518199v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’y a-t-il d’intime dans l’intime conviction ?</w:t>
+                <w:t xml:space="preserve">Nouvelles parentalités : l’enjeu de la parentalité psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 173 (7), pp.591-593. </w:t>
+              <w:t xml:space="preserve">, 2018, 176 (5), pp.515-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2015.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517962v1</w:t>
+                <w:t xml:space="preserve">hal-04517959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enjeu clinique de l’art-thérapie dans son approche de l’intime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déni de grossesse et don d’ovocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Vedie</w:t>
+                <w:t xml:space="preserve">Virginie Alby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 173 (6), pp.536-540. </w:t>
+              <w:t xml:space="preserve">, 2018, 176 (6), pp.593-596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2015.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517963v1</w:t>
+                <w:t xml:space="preserve">hal-04517960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parentalité et paternité : les nouvelles modalités contemporaines du « faire famille »</w:t>
+                <w:t xml:space="preserve">De la possible invention d’un espace d’intimité chez le sujet psychotique : l’exemple de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.207.0019⟩</w:t>
+              <w:t xml:space="preserve">Connexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 105 (1), pp.123-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cnx.105.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04518201v1</w:t>
+                <w:t xml:space="preserve">hal-04518199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déni de grossesse relève-t-il d’une maladie mentale ?</w:t>
+                <w:t xml:space="preserve">I want to play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Vedie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 172 (5), pp.382-386. </w:t>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 93 (1), pp.121-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2014.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cm.093.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04517964v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enjeu clinique de l’art-thérapie dans son approche de l’intime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vedie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173 (6), pp.536-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2015.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’y a-t-il d’intime dans l’intime conviction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173 (7), pp.591-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2015.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parentalité et paternité : les nouvelles modalités contemporaines du « faire famille »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Vivès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 207 (1), pp.19-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.207.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déni de grossesse relève-t-il d’une maladie mentale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Quaderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vedie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 172 (5), pp.382-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2014.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intime et des intimités chez l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n° 88 (2), pp.175-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cm.088.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches plurielles, neurosciences et psychanalyse, du passage à l'acte suicidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imogen Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Keribin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passages à l'acte des femmes, L'Harmattan, collection Constellation Psy, Juillet 2021.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forme de l'intime, figures d'intimités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intime de l'Antiquité à nos jours. 2. "Ecritures de l'intime"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 130, Presses universitaires de Bordeaux, pp.15-24, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avoir envie de mourir plutôt que de subir des violences conjugales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gal Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vulnérabilités de femmes aux différents âges de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passages à l'acte au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Jacob Alby. L'Harmattan, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie, valeurs, vulnérabilités de femmes. 1- &amp;quot;Vulnérabilités des femmes aux différents âges de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Jacob Alby. L'harmattan, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PMA : Parents médicalement assistés, clinique de la périnatalité aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Connaissances et Savoirs, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’angoisse, source intime du changement pour le management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Flamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jacob Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche du CEDAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1363,51 +2375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517952v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacob Alby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne L&#233;veill&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.11.003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517955v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lemonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kopp-Bigault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.03.018" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.019.0058" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.203.0137" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517960v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Alby" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.04.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0WTJMW2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518200v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.093.0121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518199v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Viv&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.105.0123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.07.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16HD5WBT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517963v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vedie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.05.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS7JXNL1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.207.0019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Quaderi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.05.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRJ1N38G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.088.0175" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517952v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacob Alby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne L&#233;veill&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.11.003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953091v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Gu&#233;rin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Keribin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2024.04.001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472776v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lemonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavrilloux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2023.10.009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Kopp-Bigault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.03.018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.203.0137" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492469v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.05.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clini.019.0058" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.03.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9VNB4N8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Alby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.04.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0WTJMW2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Viv&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.105.0123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.093.0121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vedie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.05.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS7JXNL1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2015.07.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16HD5WBT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.207.0019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517964v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Quaderi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2014.05.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRJ1N38G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.088.0175" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539822v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imogen Scott" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03539823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gal Gorin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03542867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03542868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03542979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Flamme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>