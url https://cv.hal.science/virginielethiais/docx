--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -237,235 +237,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopérations pour l’innovation des PME : une investigation par méthode mixte du rôle joué par la localisation et le numérique</w:t>
+                <w:t xml:space="preserve">L’accompagnement de l’innovation par le numérique : quelles opportunités pour les PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (2), pp.49. </w:t>
+              <w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, LVIII (1), pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1070772ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rpve.591.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915020v1</w:t>
+                <w:t xml:space="preserve">hal-02915022v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement de l’innovation par le numérique : quelles opportunités pour les PME ?</w:t>
+                <w:t xml:space="preserve">Les coopérations pour l’innovation des PME : une investigation par méthode mixte du rôle joué par la localisation et le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, LVIII (1), pp.101. </w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (2), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpve.591.0101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1070772ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915022v2</w:t>
+                <w:t xml:space="preserve">hal-02915020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximités, coopération et innovation : que nous apprennent les travaux empiriques menés sur les PME ?</w:t>
               </w:r>
@@ -618,247 +618,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home-based telework in France: Characteristics, barriers and perspectives</w:t>
+                <w:t xml:space="preserve">Impact des réseaux sociaux sur la sociabilité : le cas de Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aguilera</w:t>
+                <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tra.2016.06.021⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (195), pp.165-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.195.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01374339v1</w:t>
+                <w:t xml:space="preserve">hal-01342952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des réseaux sociaux sur la sociabilité : le cas de Facebook</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
+                <w:t xml:space="preserve">Home-based telework in France: Characteristics, barriers and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2016.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.195.0165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01342952v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le télétravail, un objet sans désir ?</w:t>
               </w:r>
@@ -870,64 +870,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguiléra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1-2, pp.245 - 264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1065,90 +1065,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le télétravail, un objet sans désir?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (2), pp.245-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1173,51 +1173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the relative frequency of face to face meetings in cooperative relationships between companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1276,77 +1276,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Proximity and Intercompany Communication: Myths and Realities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planning Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (4), pp.798-810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1465,204 +1465,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le télétravail: sortir de l'impasse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les déterminants de la fréquence du face à face dans les relations interentreprises : une analyse empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.613 - 641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099902v1</w:t>
+                <w:t xml:space="preserve">hal-01213993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la fréquence du face à face dans les relations interentreprises : une analyse empirique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le télétravail: sortir de l'impasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguilera</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.613 - 641</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213993v1</w:t>
+                <w:t xml:space="preserve">hal-01099902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'équipement des PME en systèmes ERP : une adoption guidée par les priorités stratégiques ?</w:t>
               </w:r>
@@ -1752,77 +1752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and non-spatial proximity in inter-firm relations: An empirical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (2), pp.798 - 810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1847,77 +1847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and non-spatial proximities in inter-firm relationships: an empirical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (3), pp.187-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1951,51 +1951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à face, téléphone ou internet : comment les PME bretonnes communiquent-elles entre elles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2033,77 +2033,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and non-spatial proximity in inter-firm relations: An empirical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2128,51 +2128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission des connaissances dans les relations de coopération inter-entreprises : TIC versus face à face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2682,51 +2682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et réorganisation spatiale des activités économiques : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3118,217 +3118,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier innovation et RSE dans les PME : quel rôle pour le numérique ?</w:t>
+                <w:t xml:space="preserve">Concilier innovation, RSE et numérique : une investigation quantitative auprès de PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de l’ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XXXIème conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931178v1</w:t>
+                <w:t xml:space="preserve">hal-03931111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier innovation, RSE et numérique : une investigation quantitative auprès de PME</w:t>
+                <w:t xml:space="preserve">Concilier innovation et RSE dans les PME : quel rôle pour le numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIème conférence de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931111v1</w:t>
+                <w:t xml:space="preserve">hal-03931178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et Innovation durable des PME</w:t>
               </w:r>
@@ -4353,217 +4353,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité d’innovation et pratiques de coopération des PME : le rôle de l’appartenance à un groupe</w:t>
+                <w:t xml:space="preserve">Les TPE artisanales et les défis de la visibilité numérique : une enquête sur les effets en termes de niveau d’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème conférence AIMS Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées du Risque 2018 « Escales autour du numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067414v1</w:t>
+                <w:t xml:space="preserve">hal-02067693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les TPE artisanales et les défis de la visibilité numérique : une enquête sur les effets en termes de niveau d’activité</w:t>
+                <w:t xml:space="preserve">Capacité d’innovation et pratiques de coopération des PME : le rôle de l’appartenance à un groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Risque 2018 « Escales autour du numérique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">XXVIIème conférence AIMS Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067693v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisans connectés : une hétérogénéité des pratiques de visibilité en ligne</w:t>
               </w:r>
@@ -4575,51 +4575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MTO Management Technologie Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5080,51 +5080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à face, formes de proximité et besoin de coordination dans les relations interentreprises : une analyse empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5162,51 +5162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à face, formes de proximité et besoins de coordination dans les relations inter-entreprises: une analyse empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5244,51 +5244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à face, formes de proximités et besoin de coordination dans les relations interentreprises : une analyse empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5339,51 +5339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tic versus face à face dans les relations inter entreprises : le rôle de la proximité relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième journée de la proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5585,51 +5585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations de coopération inter-entreprises : TIC versus face à face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASRDLF 2008 : territoires et action publique régionale : nouvelles ressources pour le développement régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6562,51 +6562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel e-commerce pour les PME ? L'exemple de la Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7575,51 +7575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231438v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150064X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070772ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915022v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02311368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.1187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374339v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.06.021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J57X2JF9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.195.0165" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.161.0245" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6439" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12135" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS3DQKLH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.979137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.142.0045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farrajallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024200ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00728989v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2012.669609" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.112.0269" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.164.0015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souli&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.3805" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1295-926X(03)00056-X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931178v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915031v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534176v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067552v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068316v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067414v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067715v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288937v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877700v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339009v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348945v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Goff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hemon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511493201.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01841867v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01841887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01851487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063093v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huiban" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Souquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Smati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473684v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464961v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231438v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150064X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915022v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070772ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02311368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.1187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.195.0165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.06.021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J57X2JF9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.161.0245" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6439" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12135" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS3DQKLH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.979137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.142.0045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farrajallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024200ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00728989v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2012.669609" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.112.0269" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.164.0015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souli&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.3805" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1295-926X(03)00056-X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915031v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534176v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067552v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068316v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067715v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288937v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877700v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339009v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348945v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Goff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hemon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511493201.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01841867v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01841887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01851487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063093v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huiban" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Souquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Smati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473684v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464961v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>