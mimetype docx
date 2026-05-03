--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -618,247 +618,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des réseaux sociaux sur la sociabilité : le cas de Facebook</w:t>
+                <w:t xml:space="preserve">Home-based telework in France: Characteristics, barriers and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.195.0165⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2016.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342952v1</w:t>
+                <w:t xml:space="preserve">halshs-01374339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home-based telework in France: Characteristics, barriers and perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguilera</w:t>
+                <w:t xml:space="preserve">Impact des réseaux sociaux sur la sociabilité : le cas de Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tra.2016.06.021⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (195), pp.165-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.195.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01374339v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le télétravail, un objet sans désir ?</w:t>
               </w:r>
@@ -870,64 +870,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguiléra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1-2, pp.245 - 264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1065,90 +1065,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le télétravail, un objet sans désir?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (2), pp.245-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1173,51 +1173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the relative frequency of face to face meetings in cooperative relationships between companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1276,77 +1276,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Proximity and Intercompany Communication: Myths and Realities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planning Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (4), pp.798-810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1465,204 +1465,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la fréquence du face à face dans les relations interentreprises : une analyse empirique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le télétravail: sortir de l'impasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguilera</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.613 - 641</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213993v1</w:t>
+                <w:t xml:space="preserve">hal-01099902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le télétravail: sortir de l'impasse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les déterminants de la fréquence du face à face dans les relations interentreprises : une analyse empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.613 - 641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099902v1</w:t>
+                <w:t xml:space="preserve">hal-01213993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'équipement des PME en systèmes ERP : une adoption guidée par les priorités stratégiques ?</w:t>
               </w:r>
@@ -1752,77 +1752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and non-spatial proximity in inter-firm relations: An empirical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (2), pp.798 - 810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1847,77 +1847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and non-spatial proximities in inter-firm relationships: an empirical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (3), pp.187-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1945,234 +1945,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à face, téléphone ou internet : comment les PME bretonnes communiquent-elles entre elles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Spatial and non-spatial proximity in inter-firm relations: An empirical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41080 (-)</w:t>
+              <w:t xml:space="preserve">Industry and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847679v1</w:t>
+                <w:t xml:space="preserve">hal-00703640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and non-spatial proximity in inter-firm relations: An empirical analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Face à face, téléphone ou internet : comment les PME bretonnes communiquent-elles entre elles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industry and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (2)</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41080 (-)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703640v1</w:t>
+                <w:t xml:space="preserve">hal-00847679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission des connaissances dans les relations de coopération inter-entreprises : TIC versus face à face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2682,51 +2682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et réorganisation spatiale des activités économiques : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3118,217 +3118,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier innovation, RSE et numérique : une investigation quantitative auprès de PME</w:t>
+                <w:t xml:space="preserve">Concilier innovation et RSE dans les PME : quel rôle pour le numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIème conférence de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931111v1</w:t>
+                <w:t xml:space="preserve">hal-03931178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier innovation et RSE dans les PME : quel rôle pour le numérique ?</w:t>
+                <w:t xml:space="preserve">Concilier innovation, RSE et numérique : une investigation quantitative auprès de PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de l’ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XXXIème conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931178v1</w:t>
+                <w:t xml:space="preserve">hal-03931111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et Innovation durable des PME</w:t>
               </w:r>
@@ -3891,774 +3891,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatiality of SMEs' cooperation for innovation in the digital age: a mixed method study</w:t>
+                <w:t xml:space="preserve">Capacité d’innovation et pratiques de coopération des PME : le rôle de l’appartenance à un groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Geography of Innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">XXVIIème conférence AIMS Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667617v1</w:t>
+                <w:t xml:space="preserve">hal-02067414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villes rendent-elles les PME plus innovantes ? Une investigation régionale associant localisation et propension à innover</w:t>
+                <w:t xml:space="preserve">Artisans connectés : une hétérogénéité des pratiques de visibilité en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MTO Management Technologie Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067552v1</w:t>
+                <w:t xml:space="preserve">hal-02067715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet et les artisans : quel impact de la visibilité en ligne sur la performance des entreprises artisanales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les TPE artisanales et les défis de la visibilité numérique : une enquête sur les effets en termes de niveau d’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Deltour</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème séminaire Marsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Bono, France</w:t>
+              <w:t xml:space="preserve">Journées du Risque 2018 « Escales autour du numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068316v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si loin, si proches : les pratiques de coopération d’innovation des PME et le rôle de leur profil numérique et géographique</w:t>
+                <w:t xml:space="preserve">The spatiality of SMEs' cooperation for innovation in the digital age: a mixed method study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Conférence de l’AIM Association Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">4th Geography of Innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067594v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the international challenges of SMEs innovation: Does business group affiliation affect innovation practises?</w:t>
+                <w:t xml:space="preserve">Les villes rendent-elles les PME plus innovantes ? Une investigation régionale associant localisation et propension à innover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM European Academy of Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Colloque MTO Management Technologie Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067391v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les TPE artisanales et les défis de la visibilité numérique : une enquête sur les effets en termes de niveau d’activité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internet et les artisans : quel impact de la visibilité en ligne sur la performance des entreprises artisanales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Risque 2018 « Escales autour du numérique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">16ème séminaire Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067693v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité d’innovation et pratiques de coopération des PME : le rôle de l’appartenance à un groupe</w:t>
+                <w:t xml:space="preserve">Si loin, si proches : les pratiques de coopération d’innovation des PME et le rôle de leur profil numérique et géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème conférence AIMS Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXIIIème Conférence de l’AIM Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067414v1</w:t>
+                <w:t xml:space="preserve">hal-02067594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisans connectés : une hétérogénéité des pratiques de visibilité en ligne</w:t>
+                <w:t xml:space="preserve">Exploring the international challenges of SMEs innovation: Does business group affiliation affect innovation practises?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MTO Management Technologie Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EURAM European Academy of Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067715v1</w:t>
+                <w:t xml:space="preserve">hal-02067391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial scale of cooperation for innovation :the role of ICT and firm location</w:t>
               </w:r>
@@ -4828,191 +4828,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des TIC et du territoire dans la capacité d'innovation des PME : une étude empirique</w:t>
+                <w:t xml:space="preserve">La diffusion du numérique auprès des entreprises : quel diagnostic ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF 2015 : 52ème colloque de l'Association de Sciences Régionales de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">THD 2015 : 5ème forum national du très haut débit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288937v1</w:t>
+                <w:t xml:space="preserve">hal-01289057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion du numérique auprès des entreprises : quel diagnostic ?</w:t>
+                <w:t xml:space="preserve">Le rôle des TIC et du territoire dans la capacité d'innovation des PME : une étude empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THD 2015 : 5ème forum national du très haut débit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">ASRDLF 2015 : 52ème colloque de l'Association de Sciences Régionales de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289057v1</w:t>
+                <w:t xml:space="preserve">hal-01288937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are ICTs Needed for Innovative Firms to Succeed? A Survey of French SMEs</w:t>
               </w:r>
@@ -5074,316 +5074,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à face, formes de proximité et besoin de coordination dans les relations interentreprises : une analyse empirique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Face à face, formes de proximité et besoins de coordination dans les relations inter-entreprises: une analyse empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Micro-Economie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">50ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF): Culture, patrimoine et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00877700v1</w:t>
+                <w:t xml:space="preserve">hal-00946882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à face, formes de proximité et besoins de coordination dans les relations inter-entreprises: une analyse empirique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Face à face, formes de proximités et besoin de coordination dans les relations interentreprises : une analyse empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF): Culture, patrimoine et savoirs</w:t>
+              <w:t xml:space="preserve">50ème colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946882v1</w:t>
+                <w:t xml:space="preserve">halshs-00877708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à face, formes de proximités et besoin de coordination dans les relations interentreprises : une analyse empirique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Face à face, formes de proximité et besoin de coordination dans les relations interentreprises : une analyse empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème colloque de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Journées de Micro-Economie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00877708v1</w:t>
+                <w:t xml:space="preserve">halshs-00877700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tic versus face à face dans les relations inter entreprises : le rôle de la proximité relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième journée de la proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5585,51 +5585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations de coopération inter-entreprises : TIC versus face à face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASRDLF 2008 : territoires et action publique régionale : nouvelles ressources pour le développement régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5743,234 +5743,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity, technology and mode of diffusion as determinants of knowledge flows</w:t>
+                <w:t xml:space="preserve">Les relations de coopération inter-entreprises: TIC versus face-à-face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cariou</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguiléra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Services Conference : Networks, Contents, Usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Sceaux, France</w:t>
+              <w:t xml:space="preserve">Conference Online Services : networks, contents, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339011v1</w:t>
+                <w:t xml:space="preserve">hal-02339032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations de coopération inter-entreprises: TIC versus face-à-face</w:t>
+                <w:t xml:space="preserve">Proximity, technology and mode of diffusion as determinants of knowledge flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguiléra</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Online Services : networks, contents, usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Online Services Conference : Networks, Contents, Usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339032v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximity, technology and mode of diffusion as determinants of knowledge flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th proximity congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6562,51 +6562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel e-commerce pour les PME ? L'exemple de la Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7575,51 +7575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231438v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150064X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915022v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070772ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02311368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.1187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.195.0165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.06.021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J57X2JF9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.161.0245" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6439" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12135" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS3DQKLH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.979137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.142.0045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099902v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farrajallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024200ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00728989v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2012.669609" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.112.0269" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.164.0015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souli&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.3805" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1295-926X(03)00056-X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915031v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534176v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067552v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068316v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067715v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288937v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877700v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339009v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348945v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Goff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hemon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511493201.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01841867v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01841887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01851487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063093v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huiban" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Souquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Smati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473684v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464961v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231438v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150064X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915022v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070772ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02311368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.1187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374339v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.06.021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J57X2JF9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.195.0165" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.161.0245" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6439" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12135" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS3DQKLH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.979137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.142.0045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farrajallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024200ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00728989v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2012.669609" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.112.0269" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.164.0015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souli&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.3805" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1295-926X(03)00056-X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931178v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915031v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534176v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667617v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067552v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068316v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067391v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288937v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339009v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348945v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Goff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hemon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511493201.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01841867v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01841887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01851487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063093v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huiban" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Souquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Smati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473684v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464961v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>