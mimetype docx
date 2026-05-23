--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -618,606 +618,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home-based telework in France: Characteristics, barriers and perspectives</w:t>
+                <w:t xml:space="preserve">Impact des réseaux sociaux sur la sociabilité : le cas de Facebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aguilera</w:t>
+                <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tra.2016.06.021⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (195), pp.165-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.195.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01374339v1</w:t>
+                <w:t xml:space="preserve">hal-01342952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des réseaux sociaux sur la sociabilité : le cas de Facebook</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
+                <w:t xml:space="preserve">Home-based telework in France: Characteristics, barriers and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2016.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.195.0165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01342952v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le télétravail, un objet sans désir ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le télétravail, un objet sans désir?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 1-2, pp.245 - 264. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 1 (2), pp.245-264</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288704v1</w:t>
+                <w:t xml:space="preserve">halshs-01374338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique transforme-t-il le lien entre territoire et innovation ? Une étude empirique sur les PME</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le télétravail, un objet sans désir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguiléra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rei.6439⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1-2, pp.245 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.161.0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526759v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le télétravail, un objet sans désir?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguilera</w:t>
+                <w:t xml:space="preserve">Le numérique transforme-t-il le lien entre territoire et innovation ? Une étude empirique sur les PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 156, pp.23-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.6439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01374338v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the relative frequency of face to face meetings in cooperative relationships between companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1276,77 +1276,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Proximity and Intercompany Communication: Myths and Realities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planning Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (4), pp.798-810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1374,295 +1374,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation en PME et son accompagnement par les TIC : quels effets sur la performance ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les déterminants de la fréquence du face à face dans les relations interentreprises : une analyse empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.613 - 641</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067085v1</w:t>
+                <w:t xml:space="preserve">hal-01213993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le télétravail: sortir de l'impasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la fréquence du face à face dans les relations interentreprises : une analyse empirique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'innovation en PME et son accompagnement par les TIC : quels effets sur la performance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (2), pp.2014 - 2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.142.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213993v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'équipement des PME en systèmes ERP : une adoption guidée par les priorités stratégiques ?</w:t>
               </w:r>
@@ -1752,77 +1752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and non-spatial proximity in inter-firm relations: An empirical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (2), pp.798 - 810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1847,77 +1847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and non-spatial proximities in inter-firm relationships: an empirical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (3), pp.187-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1945,234 +1945,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and non-spatial proximity in inter-firm relations: An empirical analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Face à face, téléphone ou internet : comment les PME bretonnes communiquent-elles entre elles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industry and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (2)</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41080 (-)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703640v1</w:t>
+                <w:t xml:space="preserve">hal-00847679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à face, téléphone ou internet : comment les PME bretonnes communiquent-elles entre elles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Spatial and non-spatial proximity in inter-firm relations: An empirical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41080 (-)</w:t>
+              <w:t xml:space="preserve">Industry and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847679v1</w:t>
+                <w:t xml:space="preserve">hal-00703640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission des connaissances dans les relations de coopération inter-entreprises : TIC versus face à face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2682,51 +2682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et réorganisation spatiale des activités économiques : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2859,204 +2859,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique responsable : diversité et déterminants des pratiques en entreprise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associer l'innovation aux enjeux RSE et numérique : une diversité de pratiques parmi les PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sémainaire Marsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Redon, France</w:t>
+              <w:t xml:space="preserve">Journées d'études "Réorienter l'innovation" - Journée GT AIM et GT "Innovation" AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIM; AIMS, Oct 2024, Cannes Côte dAzur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569756v1</w:t>
+                <w:t xml:space="preserve">hal-04776559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associer l'innovation aux enjeux RSE et numérique : une diversité de pratiques parmi les PME</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numérique responsable : diversité et déterminants des pratiques en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études "Réorienter l'innovation" - Journée GT AIM et GT "Innovation" AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIM; AIMS, Oct 2024, Cannes Côte dAzur, France</w:t>
+              <w:t xml:space="preserve">Sémainaire Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Redon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776559v1</w:t>
+                <w:t xml:space="preserve">hal-04569756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de sobriété numérique en entreprise : une enquête exploratoire</w:t>
               </w:r>
@@ -3118,217 +3118,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier innovation et RSE dans les PME : quel rôle pour le numérique ?</w:t>
+                <w:t xml:space="preserve">Concilier innovation, RSE et numérique : une investigation quantitative auprès de PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de l’ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XXXIème conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931178v1</w:t>
+                <w:t xml:space="preserve">hal-03931111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier innovation, RSE et numérique : une investigation quantitative auprès de PME</w:t>
+                <w:t xml:space="preserve">Concilier innovation et RSE dans les PME : quel rôle pour le numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIème conférence de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03931111v1</w:t>
+                <w:t xml:space="preserve">hal-03931178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et Innovation durable des PME</w:t>
               </w:r>
@@ -3435,51 +3435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Pigalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguiléra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3891,774 +3891,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité d’innovation et pratiques de coopération des PME : le rôle de l’appartenance à un groupe</w:t>
+                <w:t xml:space="preserve">Les villes rendent-elles les PME plus innovantes ? Une investigation régionale associant localisation et propension à innover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème conférence AIMS Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque MTO Management Technologie Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067414v1</w:t>
+                <w:t xml:space="preserve">hal-02067552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisans connectés : une hétérogénéité des pratiques de visibilité en ligne</w:t>
+                <w:t xml:space="preserve">The spatiality of SMEs' cooperation for innovation in the digital age: a mixed method study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MTO Management Technologie Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4th Geography of Innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067715v1</w:t>
+                <w:t xml:space="preserve">hal-01667617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les TPE artisanales et les défis de la visibilité numérique : une enquête sur les effets en termes de niveau d’activité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internet et les artisans : quel impact de la visibilité en ligne sur la performance des entreprises artisanales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Risque 2018 « Escales autour du numérique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">16ème séminaire Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067693v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatiality of SMEs' cooperation for innovation in the digital age: a mixed method study</w:t>
+                <w:t xml:space="preserve">Si loin, si proches : les pratiques de coopération d’innovation des PME et le rôle de leur profil numérique et géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Geography of Innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">XXIIIème Conférence de l’AIM Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667617v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villes rendent-elles les PME plus innovantes ? Une investigation régionale associant localisation et propension à innover</w:t>
+                <w:t xml:space="preserve">Exploring the international challenges of SMEs innovation: Does business group affiliation affect innovation practises?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MTO Management Technologie Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EURAM European Academy of Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067552v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet et les artisans : quel impact de la visibilité en ligne sur la performance des entreprises artisanales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les TPE artisanales et les défis de la visibilité numérique : une enquête sur les effets en termes de niveau d’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Deltour</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème séminaire Marsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Bono, France</w:t>
+              <w:t xml:space="preserve">Journées du Risque 2018 « Escales autour du numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068316v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si loin, si proches : les pratiques de coopération d’innovation des PME et le rôle de leur profil numérique et géographique</w:t>
+                <w:t xml:space="preserve">Capacité d’innovation et pratiques de coopération des PME : le rôle de l’appartenance à un groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Conférence de l’AIM Association Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">XXVIIème conférence AIMS Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067594v1</w:t>
+                <w:t xml:space="preserve">hal-02067414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the international challenges of SMEs innovation: Does business group affiliation affect innovation practises?</w:t>
+                <w:t xml:space="preserve">Artisans connectés : une hétérogénéité des pratiques de visibilité en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM European Academy of Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Colloque MTO Management Technologie Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067391v1</w:t>
+                <w:t xml:space="preserve">hal-02067715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial scale of cooperation for innovation :the role of ICT and firm location</w:t>
               </w:r>
@@ -4828,191 +4828,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion du numérique auprès des entreprises : quel diagnostic ?</w:t>
+                <w:t xml:space="preserve">Le rôle des TIC et du territoire dans la capacité d'innovation des PME : une étude empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THD 2015 : 5ème forum national du très haut débit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">ASRDLF 2015 : 52ème colloque de l'Association de Sciences Régionales de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289057v1</w:t>
+                <w:t xml:space="preserve">hal-01288937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des TIC et du territoire dans la capacité d'innovation des PME : une étude empirique</w:t>
+                <w:t xml:space="preserve">La diffusion du numérique auprès des entreprises : quel diagnostic ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF 2015 : 52ème colloque de l'Association de Sciences Régionales de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">THD 2015 : 5ème forum national du très haut débit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288937v1</w:t>
+                <w:t xml:space="preserve">hal-01289057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are ICTs Needed for Innovative Firms to Succeed? A Survey of French SMEs</w:t>
               </w:r>
@@ -5074,316 +5074,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à face, formes de proximité et besoins de coordination dans les relations inter-entreprises: une analyse empirique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Face à face, formes de proximité et besoin de coordination dans les relations interentreprises : une analyse empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF): Culture, patrimoine et savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Journées de Micro-Economie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946882v1</w:t>
+                <w:t xml:space="preserve">halshs-00877700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à face, formes de proximités et besoin de coordination dans les relations interentreprises : une analyse empirique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Face à face, formes de proximité et besoins de coordination dans les relations inter-entreprises: une analyse empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ème colloque de l'ASRDLF</w:t>
+              <w:t xml:space="preserve">50ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF): Culture, patrimoine et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00877708v1</w:t>
+                <w:t xml:space="preserve">hal-00946882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à face, formes de proximité et besoin de coordination dans les relations interentreprises : une analyse empirique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Face à face, formes de proximités et besoin de coordination dans les relations interentreprises : une analyse empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Micro-Economie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">50ème colloque de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00877700v1</w:t>
+                <w:t xml:space="preserve">halshs-00877708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tic versus face à face dans les relations inter entreprises : le rôle de la proximité relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième journée de la proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5484,191 +5484,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual friendship, real friendship</w:t>
+                <w:t xml:space="preserve">Les relations de coopération inter-entreprises : TIC versus face à face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Roudaut</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOR 2008 : 10th international General Online Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">ASRDLF 2008 : territoires et action publique régionale : nouvelles ressources pour le développement régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296469v1</w:t>
+                <w:t xml:space="preserve">hal-00450806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations de coopération inter-entreprises : TIC versus face à face</w:t>
+                <w:t xml:space="preserve">Virtual friendship, real friendship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguilera</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASRDLF 2008 : territoires et action publique régionale : nouvelles ressources pour le développement régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Rimouski, Canada</w:t>
+              <w:t xml:space="preserve">GOR 2008 : 10th international General Online Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450806v1</w:t>
+                <w:t xml:space="preserve">hal-02296469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les amitiés virtuelles dans la vie réelle : approches croisées</w:t>
               </w:r>
@@ -5743,234 +5743,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations de coopération inter-entreprises: TIC versus face-à-face</w:t>
+                <w:t xml:space="preserve">Proximity, technology and mode of diffusion as determinants of knowledge flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Aguiléra</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Online Services : networks, contents, usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Online Services Conference : Networks, Contents, Usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339032v1</w:t>
+                <w:t xml:space="preserve">hal-02339011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity, technology and mode of diffusion as determinants of knowledge flows</w:t>
+                <w:t xml:space="preserve">Les relations de coopération inter-entreprises: TIC versus face-à-face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cariou</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguiléra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Services Conference : Networks, Contents, Usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Sceaux, France</w:t>
+              <w:t xml:space="preserve">Conference Online Services : networks, contents, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339011v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximity, technology and mode of diffusion as determinants of knowledge flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th proximity congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6562,51 +6562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel e-commerce pour les PME ? L'exemple de la Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6875,51 +6875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à face, téléphone ou Internet : comment les PME comuniquent-elles entre elles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguiléra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7575,51 +7575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231438v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150064X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915022v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070772ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02311368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.1187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374339v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.06.021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J57X2JF9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342952v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.195.0165" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.161.0245" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6439" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12135" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS3DQKLH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.979137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.142.0045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farrajallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024200ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00728989v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2012.669609" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.112.0269" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.164.0015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souli&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.3805" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1295-926X(03)00056-X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931178v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915031v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534176v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067414v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667617v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067552v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068316v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067391v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288937v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450806v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339009v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348945v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Goff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hemon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511493201.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01841867v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01841887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01851487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063093v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huiban" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Souquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Smati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473684v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464961v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03231438v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150064X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915022v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915020v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070772ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02311368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.185.1187" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.195.0165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.06.021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J57X2JF9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374338v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.161.0245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6439" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12135" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FS3DQKLH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.979137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213993v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099902v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067085v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.142.0045" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993178v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farrajallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024200ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00728989v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13662716.2012.669609" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00847679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00696405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.112.0269" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02113376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Roudaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.164.0015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Galliano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souli&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.3805" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1295-926X(03)00056-X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776559v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Mazari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915031v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534176v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067552v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068316v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067715v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289079v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288937v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877700v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460224v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296471v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296469v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339009v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138210v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348945v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Goff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368791v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hemon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511493201.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01841867v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01841887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01851487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063093v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Huiban" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Souquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Smati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473684v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464961v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>