--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -66,738 +66,3444 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Multi-Taxa Approach to Estuarine Biomonitoring: Assessing Vertebrate Biodiversity and Ecological Continuity Using Environmental DNA Metabarcoding in the Rance River (Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Haderlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Kervarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (3), pp.e7323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.73237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">eDNA-based survey of the marine vertebrate biodiversity off the west coast of Guadeloupe (French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Haderlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e125348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/bdj.12.e125348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ten simple rules for pushing boundaries of inclusion at academic events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Mackenzie Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmel Carne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Herterich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Lenay Lewers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.e1011797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BIOREALM —An ontology of comparative biogeography: New insights into the semantics of biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visotheary Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Buttigieg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (9), pp.1576-1586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative biogeography of North American turtle faunas: Neogene regionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hoagstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visotheary Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sweat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfredo Matamoros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Ennen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21425/F5FBG57618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotectonics of Sulawesi: Principles, methodology, and area relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visotheary Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5068 (4), pp.451-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/ZOOTAXA.5068.4.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LIMES: a tool for comparing species partition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (7), pp.2282-2283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">World Flora Online: Placing taxonomists at the heart of a definitive and comprehensive global resource on the world's plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Borsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Berendsohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Dalcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebsebe Demissew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (6), pp.1311-1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tax.12373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03094287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an Ontology of Comparative Biogeography: New Insights into the Semantics of Biodiversity Conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visotheary Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Buttigieg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.e37086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.3.37086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do phytogeographic patterns reveal biomes or biotic regions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Ebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn Laffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerasimos Cassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), pp.654-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The need for standard protocols in bioregionalisation: Comments on “The spectre of biogeographical regionalization” by Morrone (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4532 (2), pp.296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4532.2.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Value of chest X-ray in TB diagnosis in HIV-infected children living in resource-limited countries: the ANRS 12229-PAANTHER 01 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berteloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tejiokem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Tuberculosis and Lung Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (8), pp.844-850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5588/ijtld.18.0122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative biogeography of Southeast Asia and the West Pacific region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zaragueta-Bagils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (2), pp.372-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bij.12670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comprehensive vicariant model for Southwest Pacific biotas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leschen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Systematic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (6), pp.424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/SB16032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miocene rivers and taxon cycles clarify the comparative biogeography of North American highland fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hoagstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathie Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (4), pp.644-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02164543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cladistic re-analysis of the Gadiformes (Teleostei, Paracanthopterygii) using three-item analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Zaragüeta Bagils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina María Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3889 (4), pp.525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.3889.4.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IKey+: A New Single-Access Key Generation Web Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Burguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (1), pp.157-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/sys069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotic Evolution and Environmental Change in Southeast Asia.— Edited by David Gower, Kenneth Johnson, James Richardson, Brian Rosen, Lukas Rüber, and Suzanne Williams.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (6), pp.913-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syt042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and validation of IIKC: an interactive identification key for Culicoides (Diptera: Ceratopogonidae) females from the Western Palaearctic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cêtre-Sossah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Garros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chavernac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Balenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-3305-5-137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LisBeth: New cladistics for phylogenetics and biogeography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zaragüeta Bagils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (8), pp.563-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2012.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xper2: introducing e-taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zaragüeta-Bagils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vignes-Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (5), pp.703-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btp715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the International Code of Area Nomenclature (ICAN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zaragueta-Bagils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vignes-Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Malécot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (8), pp.1618-1619</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the International Code of Area Nomenclature (ICAN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zaragueta-Bagils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visotheary Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Malécot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (8), pp.1617-1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2009.02106.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World Flora Online: a global resource for botanical information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visotheary Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Haevermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Watson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBHL Paris 13th-17th May 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Botanical and Horticultural Libraries Group, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOREALM: an ontology for biogeographic areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visotheary Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luigi Buttigieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th biennal conference, Prague, Czechia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Biogeography Society, Jan 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Role of Tools and Technologies in Enhancing Human Knowledge Acquisition: The Flora of Cambodia as a Pilot Project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visotheary Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TDWG annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biodiversity Information Standards (TDWG), Sep 2024, Ginowan (Okinawa), Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/biss.8.141265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do our Project Delimitations Display a Continued Legacy of Colonialism? Towards an independant Flora of Cambodia. តើការកំណត់ព្រំដែននៃគម្រោងរបស់យើងបង្ហាញពីការបន្តនៃអាណានិគមនិយមទេ? ឆ្ពោះទៅរករុក្ខជាតិឯករាជ្យរបស់កម្ពុជា។</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visotheary Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TDWG annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biodiversity Information Standards (TDWG), Oct 2023, Hobart, Tasmania, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/biss.7.110680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotectonics of Sulawesi: principles, methodology and area relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visotheary Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Southeast Asia Gateway</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Manila, Philippines. pp.451-484, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11646/zootaxa.5068.4.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the World flora Online of a completely digitised plants natural history collection: the case of Paris MNHN vascular plants collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth International Botanical Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Shenzen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Herbonautes, citizen science and collections of herbarias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connecting with the crowd</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aires d’endémisme comme classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visotheary Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zaragueta Bagils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles de la Société française de systématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de systématique, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -807,120 +3513,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic and Biogeography, Ontology and Vicariance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visotheary Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The New Taxonomy A science reimagined, David Williams and Quentin Wheeler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b22822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -930,2805 +3636,233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Russel Wallace et sa théorie de l'Evolution- Georges Beccaloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visotheary Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272058v1</w:t>
-              </w:r>
-[...2570 lines deleted...]
-                <w:t xml:space="preserve">hal-00730034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Marine Megafauna Knowledge with eDNA: A French Story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Haderlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visotheary Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/biss.7.111435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-05219232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3738,357 +3872,357 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sociological History of Transforming TDWG to Biodiversity Information Standards (TDWG)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Honing the Visibility of TDWG: Communications expertise required</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareike Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Barve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gail Kampmeier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/biss.6.93866⟩</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.6.93644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934784v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honing the Visibility of TDWG: Communications expertise required</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">The Sociological History of Transforming TDWG to Biodiversity Information Standards (TDWG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visotheary Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gail Kampmeier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/biss.6.93644⟩</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.6.93866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934868v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles inférences cladistiques sur la biogéographie historique du Sud-Est asiatique et de le région de l'Ouest du Pacifique. Réflexion sur une approche intégrative de la dimension temporelle en biogéographie historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visotheary Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evolution [q-bio.PE]. MNHN Paris, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013MNHN0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03936257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4098,258 +4232,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LisBETH, Lis program for Biogeography and Evolution using THree-item analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zaragüeta I. Bagils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : IDDN.FR.001.250009.000.S.P.2010.000.10800. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xper²</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zaragüeta I. Bagils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.210012.000S.P.2009.000.20000. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4496,51 +4630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visotheary Ung" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Watson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272075v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.8.141265" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.110680" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936140v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Michaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5068.4.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ung" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pignal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chagnoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;caud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zaragueta Bagils" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Grand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b22822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272167v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Mackenzie Hall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kochin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Carne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Herterich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Lenay Lewers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011797" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Chazal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girardet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e125348" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14631" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoagstrom" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sweat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfredo Matamoros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ennen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG57618" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936159v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/ZOOTAXA.5068.4.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03094287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borsch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Berendsohn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dalcin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Delmas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebsebe Demissew" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12373" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ducasse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Miralles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz911" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37086" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Murphy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Ebach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Miller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Laffan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Cassis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12381" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4532.2.10" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163382v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berteloot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nguyen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tejiokem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5588/ijtld.18.0122" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leschen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SB16032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zaragueta-Bagils" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Williams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12670" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Grand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Zarag&#252;eta Bagils" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mar&#237;a V&#233;lez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3889.4.3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02164543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathie Taylor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12244" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612798v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt042" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burgui&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Causse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys069" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612807v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mathieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C&#234;tre-Sossah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavernac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-137" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612813v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta Bagils" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Cao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.07.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9SG71W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarag&#252;eta-Bagils" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp715" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664937v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourdon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02106.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaragueta-Bagils" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05219232v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111435" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934784v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Kampmeier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93866" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934868v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Petersen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alonso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Barve" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Little" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93644" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03936257v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MNHN0010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722020v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducasse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarag&#252;eta I. Bagils" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervarec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Chazal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girardet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e125348" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Mackenzie Hall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kochin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Carne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Herterich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Lenay Lewers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011797" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visotheary Ung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14631" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoagstrom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sweat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfredo Matamoros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ennen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG57618" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Michaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/ZOOTAXA.5068.4.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ducasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Miralles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03094287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Berendsohn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dalcin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Delmas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebsebe Demissew" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12373" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37086" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Murphy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Ebach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Miller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Laffan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Cassis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12381" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612831v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4532.2.10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berteloot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tejiokem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5588/ijtld.18.0122" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zaragueta-Bagils" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Williams" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12670" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leschen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SB16032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02164543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathie Taylor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12244" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612809v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Grand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Zarag&#252;eta Bagils" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mar&#237;a V&#233;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3889.4.3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burgui&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Causse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys069" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt042" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mathieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C&#234;tre-Sossah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavernac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-137" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612813v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta Bagils" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Cao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.07.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9SG71W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612826v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarag&#252;eta-Bagils" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp715" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaragueta-Bagils" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourdon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02106.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272531v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Watson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.8.141265" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.110680" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5068.4.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pignal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chagnoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;caud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zaragueta Bagils" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Grand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b22822" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05219232v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111435" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Petersen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alonso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Barve" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Kampmeier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Little" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93644" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93866" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03936257v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MNHN0010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722020v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducasse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarag&#252;eta I. Bagils" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722022v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>