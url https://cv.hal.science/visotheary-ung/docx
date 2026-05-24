--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -814,278 +814,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMES: a tool for comparing species partition</w:t>
+                <w:t xml:space="preserve">World Flora Online: Placing taxonomists at the heart of a definitive and comprehensive global resource on the world's plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Ducasse</w:t>
+                <w:t xml:space="preserve">Thomas Borsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ung</w:t>
+                <w:t xml:space="preserve">Walter Berendsohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
+                <w:t xml:space="preserve">Eduardo Dalcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Miralles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maïté Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebsebe Demissew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz911⟩</w:t>
+              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (6), pp.1311-1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tax.12373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612803v1</w:t>
+                <w:t xml:space="preserve">mnhn-03094287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">World Flora Online: Placing taxonomists at the heart of a definitive and comprehensive global resource on the world's plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIMES: a tool for comparing species partition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Berendsohn</w:t>
+                <w:t xml:space="preserve">Jacques Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Dalcin</w:t>
+                <w:t xml:space="preserve">V. Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Delmas</w:t>
+                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebsebe Demissew</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 69 (6), pp.1311-1341. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (7), pp.2282-2283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tax.12373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03094287v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Ontology of Comparative Biogeography: New Insights into the Semantics of Biodiversity Conservation</w:t>
               </w:r>
@@ -1296,51 +1296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The need for standard protocols in bioregionalisation: Comments on “The spectre of biogeographical regionalization” by Morrone (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4532 (2), pp.296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1413,51 +1413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tejiokem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1502,278 +1502,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative biogeography of Southeast Asia and the West Pacific region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A comprehensive vicariant model for Southwest Pacific biotas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Zaragueta-Bagils</w:t>
+                <w:t xml:space="preserve">B. Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David R. Williams</w:t>
+                <w:t xml:space="preserve">R. Leschen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117 (2), pp.372-385. </w:t>
+              <w:t xml:space="preserve">Australian Systematic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (6), pp.424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bij.12670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/SB16032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612834v1</w:t>
+                <w:t xml:space="preserve">hal-02612824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive vicariant model for Southwest Pacific biotas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Comparative biogeography of Southeast Asia and the West Pacific region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Michaux</w:t>
+                <w:t xml:space="preserve">René Zaragueta-Bagils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Leschen</w:t>
+                <w:t xml:space="preserve">David R. Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Systematic Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (6), pp.424. </w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (2), pp.372-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/SB16032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bij.12670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612824v1</w:t>
+                <w:t xml:space="preserve">hal-02612834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miocene rivers and taxon cycles clarify the comparative biogeography of North American highland fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hoagstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathie Taylor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1859,51 +1859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Zaragüeta Bagils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina María Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3889 (4), pp.525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1931,222 +1931,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IKey+: A New Single-Access Key Generation Web Service</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Biotic Evolution and Environmental Change in Southeast Asia.— Edited by David Gower, Kenneth Johnson, James Richardson, Brian Rosen, Lukas Rüber, and Suzanne Williams.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ung</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62 (1), pp.157-161. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/sysbio/sys069⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 62 (6), pp.913-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syt042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612812v1</w:t>
+                <w:t xml:space="preserve">hal-02612798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic Evolution and Environmental Change in Southeast Asia.— Edited by David Gower, Kenneth Johnson, James Richardson, Brian Rosen, Lukas Rüber, and Suzanne Williams.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">IKey+: A New Single-Access Key Generation Web Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Burguière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 62 (6), pp.913-915. </w:t>
+              <w:t xml:space="preserve">, 2013, 62 (1), pp.157-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/sysbio/syt042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/sys069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612798v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of IIKC: an interactive identification key for Culicoides (Diptera: Ceratopogonidae) females from the Western Palaearctic region</w:t>
               </w:r>
@@ -2279,77 +2279,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LisBeth: New cladistics for phylogenetics and biogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zaragüeta Bagils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2412,51 +2412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xper2: introducing e-taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2529,272 +2529,272 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the International Code of Area Nomenclature (ICAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Zaragueta-Bagils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Zaragueta-Bagils</w:t>
+                <w:t xml:space="preserve">Estelle Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visotheary Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Malécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 36 (8), pp.1618-1619</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 36 (8), pp.1617-1619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2009.02106.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730034v1</w:t>
+                <w:t xml:space="preserve">hal-02664937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the International Code of Area Nomenclature (ICAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bourdon</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">R. Zaragueta-Bagils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vignes-Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Malécot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 36 (8), pp.1617-1619. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 36 (8), pp.1618-1619</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664937v1</w:t>
+                <w:t xml:space="preserve">hal-00730034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3236,51 +3236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the World flora Online of a completely digitised plants natural history collection: the case of Paris MNHN vascular plants collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth International Botanical Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Shenzen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3305,51 +3305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Herbonautes, citizen science and collections of herbarias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3880,252 +3880,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honing the Visibility of TDWG: Communications expertise required</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Sociological History of Transforming TDWG to Biodiversity Information Standards (TDWG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visotheary Ung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mareike Petersen</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gail Kampmeier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/biss.6.93644⟩</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.6.93866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934868v1</w:t>
+                <w:t xml:space="preserve">hal-03934784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sociological History of Transforming TDWG to Biodiversity Information Standards (TDWG)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Honing the Visibility of TDWG: Communications expertise required</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mareike Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijay Barve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gail Kampmeier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Little</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/biss.6.93866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/biss.6.93644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934784v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4285,51 +4285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zaragüeta I. Bagils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vignes-Lebbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4399,51 +4399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zaragüeta I. Bagils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : IDDN.FR.001.210012.000S.P.2009.000.20000. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4630,51 +4630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervarec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Chazal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girardet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e125348" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Mackenzie Hall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kochin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Carne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Herterich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Lenay Lewers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011797" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visotheary Ung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14631" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoagstrom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sweat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfredo Matamoros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ennen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG57618" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Michaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/ZOOTAXA.5068.4.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ducasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Miralles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz911" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03094287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Berendsohn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dalcin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Delmas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebsebe Demissew" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12373" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37086" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Murphy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Ebach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Miller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Laffan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Cassis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12381" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612831v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4532.2.10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berteloot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tejiokem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5588/ijtld.18.0122" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zaragueta-Bagils" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Williams" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12670" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leschen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SB16032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02164543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathie Taylor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12244" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612809v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Grand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Zarag&#252;eta Bagils" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mar&#237;a V&#233;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3889.4.3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burgui&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Causse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys069" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt042" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mathieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C&#234;tre-Sossah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavernac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-137" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612813v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta Bagils" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Cao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.07.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9SG71W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612826v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarag&#252;eta-Bagils" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp715" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaragueta-Bagils" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourdon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02106.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272531v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Watson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.8.141265" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.110680" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5068.4.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pignal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chagnoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;caud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zaragueta Bagils" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Grand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b22822" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05219232v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111435" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Petersen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alonso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Barve" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Kampmeier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Little" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93644" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93866" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03936257v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MNHN0010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722020v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducasse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarag&#252;eta I. Bagils" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722022v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervarec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Chazal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girardet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e125348" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Mackenzie Hall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kochin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Carne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Herterich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Lenay Lewers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011797" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visotheary Ung" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14631" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoagstrom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sweat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfredo Matamoros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Ennen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG57618" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Michaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/ZOOTAXA.5068.4.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03094287v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Berendsohn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dalcin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Delmas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebsebe Demissew" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12373" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ducasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Miralles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz911" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37086" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Murphy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Ebach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Miller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Laffan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerasimos Cassis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12381" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612831v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4532.2.10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berteloot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marcy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tejiokem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5588/ijtld.18.0122" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leschen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SB16032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zaragueta-Bagils" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Williams" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12670" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02164543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathie Taylor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12244" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612809v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Grand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Zarag&#252;eta Bagils" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mar&#237;a V&#233;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3889.4.3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burgui&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Causse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/sys069" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mathieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C&#234;tre-Sossah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chavernac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-137" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612813v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta Bagils" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Cao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.07.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD9SG71W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612826v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarag&#252;eta-Bagils" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp715" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664937v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourdon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02106.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730034v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaragueta-Bagils" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourdon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272531v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haevermans" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Watson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.8.141265" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.110680" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5068.4.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pignal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chagnoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;caud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zaragueta Bagils" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Grand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b22822" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05219232v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111435" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Kampmeier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93866" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934868v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Petersen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alonso" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Barve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Little" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.6.93644" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03936257v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MNHN0010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722020v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ducasse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarag&#252;eta I. Bagils" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722022v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>