--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -274,403 +274,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chickens perceive humans as social buffers and may follow human-given cues: A pilot study</w:t>
+                <w:t xml:space="preserve">How do domestic chickens perceive humans—and why does it matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Calesse</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Dumontier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.105203⟩</w:t>
+              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 82 (1), pp.3-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00439339.2025.2597741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104838v1</w:t>
+                <w:t xml:space="preserve">hal-05492609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of selection for divergent levels of social motivation on behavioral repertoire and synchronization in Japanese quail (Coturnix japonica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chickens perceive humans as social buffers and may follow human-given cues: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Calesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Seressia</w:t>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gellé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106750⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (7), pp.105203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2025.105203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247104v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do domestic chickens perceive humans—and why does it matter?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effects of selection for divergent levels of social motivation on behavioral repertoire and synchronization in Japanese quail (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Seressia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-22. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292, pp.106750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00439339.2025.2597741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05492609v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage de poulets biologiques : les verrous à lever et les opportunités offertes par cette production</w:t>
               </w:r>
@@ -682,51 +682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -803,64 +803,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of familiar and unfamiliar human voices is independent of prolonged human-animal interaction in domestic chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Seressia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1071,90 +1071,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cognitive approach to better understand foraging strategies of the adult domestic hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), https://www.researchsquare.com/article/rs-4121447/v1. </w:t>
@@ -1205,51 +1205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early and late cognitive and behavioral aspects associated with range use in free-range laying hens (Gallus gallus domesticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Seressia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,77 +1326,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre le picage. Origines et pistes d'amélioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1464,64 +1464,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are domesticated animals dumber than their wild relatives? A comprehensive review on the domestication effects on animal cognitive performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1575,299 +1575,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive enrichment to increase fish welfare in aquaculture: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural indicators of range use in four broiler strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Kleiber</w:t>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Stomp</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+                <w:t xml:space="preserve">Alexandre Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739654⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 260 (105870), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109688v1</w:t>
+                <w:t xml:space="preserve">hal-04052261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural indicators of range use in four broiler strains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Cognitive enrichment to increase fish welfare in aquaculture: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Stomp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Mélanie Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Barbin</w:t>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 260 (105870), </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 575, pp.739654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04052261v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short photoperiod modulates behavior, cognition and hippocampal neurogenesis in male Japanese quail</w:t>
               </w:r>
@@ -1879,51 +1879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2026,51 +2026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (3), pp.7657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2117,51 +2117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pet-directed speech improves horses’ attention toward humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2368,51 +2368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive effects of bubbles as a feeding predictor on behaviour of farmed rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le-Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2554,51 +2554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.814054. </w:t>
@@ -2662,51 +2662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. H.B. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 77 (3), pp.679-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2770,64 +2770,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2872,810 +2872,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working for food is related to range use in free-range broiler chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of light colour preference after chronic embryonic stress in rainbow trout fry: a novel and potential indicator of fish welfare?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Ana Carolina Luchiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-85867-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239, pp.105335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2021.105335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173757v1</w:t>
+                <w:t xml:space="preserve">hal-03207748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of light colour preference after chronic embryonic stress in rainbow trout fry: a novel and potential indicator of fish welfare?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Working for food is related to range use in free-range broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ana Carolina Luchiari</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+                <w:t xml:space="preserve">Karine K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Borel</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 239, pp.105335. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2021.105335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-85867-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207748v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range use is related to free-range broiler chickens’ behavioral responses during food and social conditioned place preference tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotionality modulates the impact of chronic stress on memory and neurogenesis in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 230, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-71680-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140110v1</w:t>
+                <w:t xml:space="preserve">hal-02937496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uninhibited chickens: ranging behaviour impacts motor self-regulation in free-range broiler chickens (Gallus gallus domesticus)</w:t>
+                <w:t xml:space="preserve">Range use is related to free-range broiler chickens’ behavioral responses during food and social conditioned place preference tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0721⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 230, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622887v1</w:t>
+                <w:t xml:space="preserve">hal-03140110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality traits modulate stress responses after enclosure change of captive capuchin monkeys (Sapajus libidinosus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elanne de Paiva Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elanne de Paiva Fonseca</w:t>
+                <w:t xml:space="preserve">Ana Cecilia Correia Santos das Chagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Cecilia Correia Santos das Chagas</w:t>
+                <w:t xml:space="preserve">Luiz Guilherme Mesquita Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernardete Cordeiro de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 232, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotionality modulates the impact of chronic stress on memory and neurogenesis in birds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uninhibited chickens: ranging behaviour impacts motor self-regulation in free-range broiler chickens (Gallus gallus domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-71680-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937496v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social motivation and the use of distal, but not local, featural cues are related to ranging behavior in free-range chickens (Gallus gallus domesticus)</w:t>
               </w:r>
@@ -3955,307 +3955,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chickens may perceive humans as social buffers and attend to human-given cues</w:t>
+                <w:t xml:space="preserve">Chickens perceive humans as social buffers and might follow human-given cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Calesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">8. Animal Welfare Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123064v1</w:t>
+                <w:t xml:space="preserve">hal-05105050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chickens perceive humans as social buffers and might follow human-given cues</w:t>
+                <w:t xml:space="preserve">Chickens may perceive humans as social buffers and attend to human-given cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Calesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Animal Welfare Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105050v1</w:t>
+                <w:t xml:space="preserve">hal-05123064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du tempérament de picage chez deux souches commerciales de poules pondeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Foreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4336,51 +4336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of early behavioural traits to predict injurious pecking in laying hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4580,458 +4580,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chickens may perceive humans as social buffers and attend to human-given cues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Calesse</w:t>
+                <w:t xml:space="preserve">Elevage de poulets biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Dumontier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Desaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Congress of the international society for applied ethology (ISAE) - A good life for all animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands. pp.157</w:t>
+              <w:t xml:space="preserve">Webinaire AFZ Elevage biologique : conditions et potentiel de développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Zootechnie, Jan 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223857v1</w:t>
+                <w:t xml:space="preserve">hal-04930713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage de poulets biologiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brieuc Desaint</w:t>
+                <w:t xml:space="preserve">Chickens may perceive humans as social buffers and attend to human-given cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Calesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire AFZ Elevage biologique : conditions et potentiel de développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Zootechnie, Jan 2025, En ligne, France</w:t>
+              <w:t xml:space="preserve">58. Congress of the international society for applied ethology (ISAE) - A good life for all animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands. pp.157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930713v1</w:t>
+                <w:t xml:space="preserve">hal-05223857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Differences in Behavior and Cognition of Free-Range Broiler Chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Ferreira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. H.B. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">Bioland Geflügeltagung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666506v1</w:t>
+                <w:t xml:space="preserve">hal-04613517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5080,152 +5080,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual Differences in Behavior and Cognition of Free-Range Broiler Chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie M Collet</w:t>
+                <w:t xml:space="preserve">Vitor Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioland Geflügeltagung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">53ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613517v1</w:t>
+                <w:t xml:space="preserve">hal-04666506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t>
               </w:r>
@@ -5375,51 +5375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5724,51 +5724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pet-directed speech attracts horses' attention more than adult-directed speech on video-projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5875,64 +5875,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France</w:t>
@@ -5974,90 +5974,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality traits and exploratory behaviour of free-range slow-growing broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual Meeting of European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
@@ -6086,51 +6086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6341,51 +6341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does Pet-Directed Speech affect horses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6466,51 +6466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6604,51 +6604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Barbarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6729,484 +6729,484 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social buffering in domestic hens (Gallus gallus domesticus): Breed differences in reliance on conspecifics and humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryse Guinebretière</w:t>
+                <w:t xml:space="preserve">Effects of selection for divergent levels of social motivation on behavioral synchronization in Japanese quail (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Seressia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Student Course in Behavioural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Aubervillers, France</w:t>
+              <w:t xml:space="preserve">ISAE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Utrecht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453639v1</w:t>
+                <w:t xml:space="preserve">hal-05465917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early identification of behavioural traits to predict the risk of later injurious pecking behaviour in laying flocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Social buffering in domestic hens (Gallus gallus domesticus): Breed differences in reliance on conspecifics and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Demion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Foreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">8th International Student Course in Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Aubervillers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453560v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of selection for divergent levels of social motivation on behavioral synchronization in Japanese quail (Coturnix japonica)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Early identification of behavioural traits to predict the risk of later injurious pecking behaviour in laying flocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Foreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Utrecht (Netherland), Netherlands</w:t>
+              <w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465917v1</w:t>
+                <w:t xml:space="preserve">hal-05453560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quail-gnition: social motivation and inhibitory control performance in Japanese quail (Coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Seressia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Seressia</w:t>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gellé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAB Winter Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Edinburgh, United Kingdom</w:t>
@@ -7399,64 +7399,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for the Study of Animal Behaviour (ASAB) Spring Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Bangor, United Kingdom. </w:t>
@@ -7546,51 +7546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Marseille, France. pp.74, 2021, 50ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
@@ -7658,51 +7658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7892,51 +7892,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8128,51 +8128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lagendijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8278,103 +8278,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of selection for divergent levels of social motivation on behavioral repertoire and synchronization in japanese quail (Coturnix Japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Seressia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Seressia</w:t>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gellé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8409,90 +8409,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cows visually discriminate and cross-modally recognise familiar and unfamiliar human faces in videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Amichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8683,51 +8683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279443v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Tanguy-Guillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337948" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104838v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Calesse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Dumontier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105203" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247104v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Seressia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gell&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106750" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2025.2597741" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8237" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106138" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degrande" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Amichaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01914-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4121447/v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103813" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cunha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Jensen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105407" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stomp" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739654" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28248-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7657" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626271v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gouyet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08109-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dutour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Oscarsson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gj&#248;en" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279553" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Batard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15302-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.814054" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesdon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2021.1924920" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369464v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113280" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173757v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85867-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207748v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Luchiari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105335" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140110v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105083" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Reiter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0721" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elanne de Paiva Fonseca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cecilia Correia Santos das Chagas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme Mesquita Pinheiro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernardete Cordeiro de Sousa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105111" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Barbarat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01389-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629384v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103888" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282357v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223857v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930713v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666506v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129719v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calandreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.144" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092207v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453639v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Demion" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453560v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465917v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105023v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217384v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8377061" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612793v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185602v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ouvrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185588v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Lensink" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leruste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tourneur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631456v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pluschke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda M. Engberg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104980v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279430v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279443v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Tanguy-Guillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337948" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2025.2597741" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Calesse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Dumontier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105203" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Seressia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gell&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106750" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8237" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106138" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degrande" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Amichaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01914-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4121447/v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103813" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cunha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Jensen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105407" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stomp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739654" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28248-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7657" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626271v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gouyet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08109-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dutour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Oscarsson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gj&#248;en" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279553" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Batard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15302-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.814054" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesdon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2021.1924920" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369464v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113280" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207748v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Luchiari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105335" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85867-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105083" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elanne de Paiva Fonseca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cecilia Correia Santos das Chagas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme Mesquita Pinheiro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernardete Cordeiro de Sousa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105111" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622887v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Reiter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0721" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Barbarat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01389-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629384v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103888" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123064v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282357v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223857v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666506v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129719v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calandreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.144" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092207v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453639v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Demion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453560v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105023v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217384v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8377061" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612793v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185602v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ouvrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185588v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Lensink" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leruste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tourneur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631456v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pluschke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda M. Engberg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104980v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279430v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>