--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -650,2768 +650,2768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élevage de poulets biologiques : les verrous à lever et les opportunités offertes par cette production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mieux comprendre le picage. Origines et pistes d'amélioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">Maxime Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brieuc Desaint</w:t>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TeMa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71, pp.19-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699728v1</w:t>
+                <w:t xml:space="preserve">hal-05453526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of familiar and unfamiliar human voices is independent of prolonged human-animal interaction in domestic chicks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">L’élevage de poulets biologiques : les verrous à lever et les opportunités offertes par cette production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Même</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+                <w:t xml:space="preserve">Brieuc Desaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106138⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (2), pp.8237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548377v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitive reasoning in the adult domestic hen in a six-term series task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination of familiar and unfamiliar human voices is independent of prolonged human-animal interaction in domestic chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Seressia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Degrande</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Jardat</w:t>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-024-01914-1⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 270, pp.106138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840794v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cognitive approach to better understand foraging strategies of the adult domestic hen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitive reasoning in the adult domestic hen in a six-term series task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Amichaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Degrande</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">P. Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), https://www.researchsquare.com/article/rs-4121447/v1. </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-4121447/v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-024-01914-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563296v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early and late cognitive and behavioral aspects associated with range use in free-range laying hens (Gallus gallus domesticus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cognitive approach to better understand foraging strategies of the adult domestic hen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 103 (7), pp.103813. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), https://www.researchsquare.com/article/rs-4121447/v1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-4121447/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637092v1</w:t>
+                <w:t xml:space="preserve">hal-04563296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre le picage. Origines et pistes d'amélioration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early and late cognitive and behavioral aspects associated with range use in free-range laying hens (Gallus gallus domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Seressia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Quentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TeMa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (7), pp.103813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453526v1</w:t>
+                <w:t xml:space="preserve">hal-04637092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are domesticated animals dumber than their wild relatives? A comprehensive review on the domestication effects on animal cognitive performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short photoperiod modulates behavior, cognition and hippocampal neurogenesis in male Japanese quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Felipe Cunha</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per Jensen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Poissenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105407⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-28248-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524493v1</w:t>
+                <w:t xml:space="preserve">hal-04185480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural indicators of range use in four broiler strains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment les volailles perçoivent et interprètent leur environnement : recherche scientifique et exemples d’applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105870⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04052261v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive enrichment to increase fish welfare in aquaculture: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are domesticated animals dumber than their wild relatives? A comprehensive review on the domestication effects on animal cognitive performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Kleiber</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Per Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739654⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 154, pp.105407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109688v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short photoperiod modulates behavior, cognition and hippocampal neurogenesis in male Japanese quail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive enrichment to increase fish welfare in aquaculture: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Stomp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Georgelin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kévin Poissenot</w:t>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-28248-1⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 575, pp.739654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185480v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les volailles perçoivent et interprètent leur environnement : recherche scientifique et exemples d’applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Degrande</w:t>
+                <w:t xml:space="preserve">Behavioural indicators of range use in four broiler strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (3), pp.7657. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 260 (105870), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04219741v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pet-directed speech improves horses’ attention toward humans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foraging Behavior Shows Individual-Consistency Over Time, and Predicts Range Use in Slow-Growing Free-Range Male Broiler Chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Gouyet</w:t>
+                <w:t xml:space="preserve">Arthur Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Parias</w:t>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.814054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-08109-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.814054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626271v1</w:t>
+                <w:t xml:space="preserve">hal-03627159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of domestication on responses of chickens and red junglefowl to conspecific calls: A pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pet-directed speech improves horses’ attention toward humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Dutour</w:t>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Oscarsson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279553⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-08109-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185498v1</w:t>
+                <w:t xml:space="preserve">hal-03626271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive effects of bubbles as a feeding predictor on behaviour of farmed rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of domestication on responses of chickens and red junglefowl to conspecific calls: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Dutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Oscarsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Gjøen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Kleiber</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Per Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-15302-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (12), pp.e0279553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746208v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging Behavior Shows Individual-Consistency Over Time, and Predicts Range Use in Slow-Growing Free-Range Male Broiler Chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+                <w:t xml:space="preserve">Positive effects of bubbles as a feeding predictor on behaviour of farmed rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le-Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Simoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">Axel Batard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.814054. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.814054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-15302-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627159v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can the research on chicken cognition improve chicken welfare: a perspective review</w:t>
+                <w:t xml:space="preserve">Loss of light colour preference after chronic embryonic stress in rainbow trout fry: a novel and potential indicator of fish welfare?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. H.B. Ferreira</w:t>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Guesdon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Carolina Luchiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00439339.2021.1924920⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239, pp.105335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2021.105335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514328v1</w:t>
+                <w:t xml:space="preserve">hal-03207748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training level reveals a dynamic dialogue between stress and memory systems in birds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Working for food is related to range use in free-range broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Constantin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113280⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-85867-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369464v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of light colour preference after chronic embryonic stress in rainbow trout fry: a novel and potential indicator of fish welfare?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How can the research on chicken cognition improve chicken welfare: a perspective review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+                <w:t xml:space="preserve">V. H.B. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Borel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 239, pp.105335. </w:t>
+              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (3), pp.679-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2021.105335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00439339.2021.1924920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03207748v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working for food is related to range use in free-range broiler chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training level reveals a dynamic dialogue between stress and memory systems in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 408, pp.113280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-85867-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173757v1</w:t>
+                <w:t xml:space="preserve">hal-03369464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotionality modulates the impact of chronic stress on memory and neurogenesis in birds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Range use is related to free-range broiler chickens’ behavioral responses during food and social conditioned place preference tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 230, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-71680-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937496v1</w:t>
+                <w:t xml:space="preserve">hal-03140110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range use is related to free-range broiler chickens’ behavioral responses during food and social conditioned place preference tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotionality modulates the impact of chronic stress on memory and neurogenesis in birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Lormant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 230, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-71680-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140110v1</w:t>
+                <w:t xml:space="preserve">hal-02937496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality traits modulate stress responses after enclosure change of captive capuchin monkeys (Sapajus libidinosus)</w:t>
               </w:r>
@@ -3557,77 +3557,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (1), 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3687,64 +3687,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Barbarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3821,77 +3821,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Peuteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Lormant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 166, pp.103888. </w:t>
@@ -3921,202 +3921,202 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chickens perceive humans as social buffers and might follow human-given cues</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucille Dumontier</w:t>
+                <w:t xml:space="preserve">Human emotional odours collected in situations of disgust or sadness modulate horses’ behaviour and physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Animal Welfare Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">International Conference on Comparative Cognition (CO3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105050v1</w:t>
+                <w:t xml:space="preserve">hal-05611888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chickens may perceive humans as social buffers and attend to human-given cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4175,2543 +4175,2668 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du tempérament de picage chez deux souches commerciales de poules pondeuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chickens perceive humans as social buffers and might follow human-given cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Calesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Techniques Interfilières du SYSAAF : Génétique et reproduction des espèces avicoles, aquacoles et entomocoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">8. Animal Welfare Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453610v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of early behavioural traits to predict injurious pecking in laying hens</w:t>
+                <w:t xml:space="preserve">Identification du tempérament de picage chez deux souches commerciales de poules pondeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Foreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the international society for applied ethology (ISAE) - A good life for all animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">8èmes Journées Techniques Interfilières du SYSAAF : Génétique et reproduction des espèces avicoles, aquacoles et entomocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453579v1</w:t>
+                <w:t xml:space="preserve">hal-05453610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional contagion from humans to horses through odors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+                <w:t xml:space="preserve">Identification of early behavioural traits to predict injurious pecking in laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Foreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th Congress of the ISAE 2025</w:t>
+              <w:t xml:space="preserve">Congress of the international society for applied ethology (ISAE) - A good life for all animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282357v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de poulets biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brieuc Desaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire AFZ Elevage biologique : conditions et potentiel de développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Zootechnie, Jan 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chickens may perceive humans as social buffers and attend to human-given cues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+                <w:t xml:space="preserve">Emotional contagion from humans to horses through odors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Tanguy-Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Congress of the international society for applied ethology (ISAE) - A good life for all animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands. pp.157</w:t>
+              <w:t xml:space="preserve">58th Congress of the ISAE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223857v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Chickens may perceive humans as social buffers and attend to human-given cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Calesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioland Geflügeltagung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">58. Congress of the international society for applied ethology (ISAE) - A good life for all animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands. pp.157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613517v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. H.B. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">Bioland Geflügeltagung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908166v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual Differences in Behavior and Cognition of Free-Range Broiler Chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Ferreira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666506v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t>
+                <w:t xml:space="preserve">Individual Differences in Behavior and Cognition of Free-Range Broiler Chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Warin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+                <w:t xml:space="preserve">Vitor Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">53ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613567v1</w:t>
+                <w:t xml:space="preserve">hal-04666506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de raisonnement chez la poule domestique : l’inférence transitive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Degrande</w:t>
+                <w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Warin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal - SFECA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217393v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Mattioli</w:t>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372822v1</w:t>
+                <w:t xml:space="preserve">hal-04198015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+                <w:t xml:space="preserve">Processus de raisonnement chez la poule domestique : l’inférence transitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarkko Niemi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
+              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal - SFECA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198015v1</w:t>
+                <w:t xml:space="preserve">hal-04217393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pet-directed speech attracts horses' attention more than adult-directed speech on video-projections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+                <w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Annual International Conference on Comparative Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comparative Cognition Society, Apr 2022, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092036v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivation for foraging behavior and feed place preference in free-range broiler chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do domestic birds process their environment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.678-679, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129719v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality traits and exploratory behaviour of free-range slow-growing broilers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+                <w:t xml:space="preserve">Pet-directed speech attracts horses' attention more than adult-directed speech on video-projections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Barbin</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual Meeting of European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">29. Annual International Conference on Comparative Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comparative Cognition Society, Apr 2022, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783125v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Motivation for foraging behavior and feed place preference in free-range broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128847v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do domestic birds process their environment?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Calandreau</w:t>
+                <w:t xml:space="preserve">Personality traits and exploratory behaviour of free-range slow-growing broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">73. Annual Meeting of European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215993v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does Pet-Directed Speech affect horses?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+                <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European Student Conference on Behaviour &amp; Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual conference, Hungary</w:t>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092207v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martina Re</w:t>
+                <w:t xml:space="preserve">How does Pet-Directed Speech affect horses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
+              <w:t xml:space="preserve">7. European Student Conference on Behaviour &amp; Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual conference, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632430v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cognition in the barn: range use and its relation to cognitive performance in free-range broiler chickens (Gallus gallus domesticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Barbarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAE 2020 Global Virtual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Virtual conference (Covid), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6721,426 +6846,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of selection for divergent levels of social motivation on behavioral synchronization in Japanese quail (Coturnix japonica)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Social buffering in domestic hens (Gallus gallus domesticus): Breed differences in reliance on conspecifics and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Dumontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Demion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Foreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Utrecht (Netherland), Netherlands</w:t>
+              <w:t xml:space="preserve">8th International Student Course in Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Aubervillers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465917v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social buffering in domestic hens (Gallus gallus domesticus): Breed differences in reliance on conspecifics and humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryse Guinebretière</w:t>
+                <w:t xml:space="preserve">Effects of selection for divergent levels of social motivation on behavioral synchronization in Japanese quail (Coturnix japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Seressia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Student Course in Behavioural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Aubervillers, France</w:t>
+              <w:t xml:space="preserve">ISAE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Utrecht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453639v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early identification of behavioural traits to predict the risk of later injurious pecking behaviour in laying flocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auriane Foreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quail-gnition: social motivation and inhibitory control performance in Japanese quail (Coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Seressia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7199,556 +7324,556 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAB Winter Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of genetics, gut microbiota and husbandry on variations in vaccine response and their impact on welfare in laying hens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burlot</w:t>
+                <w:t xml:space="preserve">Cognitive mechanisms of transitive reasoning in the adult domestic hen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Degrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plotine Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Symposium on Poultry Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Association for the Study of Animal Behaviour (ASAB) Spring Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Bangor, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8377061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05254143v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive mechanisms of transitive reasoning in the adult domestic hen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léa Lansade</w:t>
+                <w:t xml:space="preserve">Combined effect of genetics, gut microbiota and husbandry on variations in vaccine response and their impact on welfare in laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for the Study of Animal Behaviour (ASAB) Spring Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Hannovre, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217384v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05254143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where is the free food? Contrafreeloading and food place preference extinction in free-range broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Marseille, France. pp.74, 2021, 50ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre capacité d'exploration et performances en mémoire spatiale à court terme chez le poulet élevé en plein-air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l’Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7758,117 +7883,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'observation du troupeau bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joop Lensink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leruste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions France Agricole, 3ème édition, 234 p., 2022, Agriproduction, 9782855578026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7878,383 +8003,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Tourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Pluschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricarda M. Engberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lagendijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Kliphuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8264,51 +8389,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of selection for divergent levels of social motivation on behavioral repertoire and synchronization in japanese quail (Coturnix Japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Seressia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8360,87 +8485,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cows visually discriminate and cross-modally recognise familiar and unfamiliar human faces in videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Amichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8448,95 +8573,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plotine Jardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8683,51 +8808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279443v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Tanguy-Guillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337948" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2025.2597741" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Calesse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Dumontier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105203" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Seressia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gell&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106750" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8237" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106138" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degrande" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Amichaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01914-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4121447/v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103813" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cunha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Jensen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105407" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stomp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739654" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185480v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28248-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7657" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626271v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gouyet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08109-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dutour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Oscarsson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gj&#248;en" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279553" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Batard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15302-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.814054" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesdon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2021.1924920" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369464v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113280" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207748v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Luchiari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105335" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173757v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85867-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105083" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elanne de Paiva Fonseca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cecilia Correia Santos das Chagas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme Mesquita Pinheiro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernardete Cordeiro de Sousa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105111" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622887v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Reiter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0721" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Barbarat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01389-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629384v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103888" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123064v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453610v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282357v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223857v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666506v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129719v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calandreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.144" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092207v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453639v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Demion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453560v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105023v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217384v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8377061" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612793v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185602v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ouvrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185588v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Lensink" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leruste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tourneur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631456v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pluschke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda M. Engberg" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104980v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279430v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279443v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plotine Jardat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Tanguy-Guillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0337948" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492609v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2025.2597741" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Calesse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Dumontier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemarchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.105203" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Seressia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gell&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106750" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699728v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Chiron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Desaint" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8237" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840794v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Degrande" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Amichaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornilleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01914-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Degrande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4121447/v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637092v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103813" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Georgelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Meurisse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Poissenot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28248-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7657" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cunha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Jensen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105407" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109688v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stomp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739654" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04052261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barbin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105870" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627159v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Simoni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.814054" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626271v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gouyet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08109-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185498v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dutour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Oscarsson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gj&#248;en" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279553" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746208v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Batard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15302-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Luchiari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2021.105335" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173757v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Germain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-85867-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514328v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guesdon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00439339.2021.1924920" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Lormant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Constantin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113280" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140110v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105083" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71680-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elanne de Paiva Fonseca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cecilia Correia Santos das Chagas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme Mesquita Pinheiro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernardete Cordeiro de Sousa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105111" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622887v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Reiter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0721" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Barbarat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01389-w" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629384v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2019.103888" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123064v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105050v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453610v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Foreau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453579v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930713v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282357v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223857v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666506v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Ferreira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217393v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calandreau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.144" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092036v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129719v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783125v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185603v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453639v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Demion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453560v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105023v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217384v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8377061" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05254143v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecoeur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612793v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185602v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ouvrier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185588v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Lensink" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leruste" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129854v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tourneur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631456v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Pluschke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda M. Engberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lagendijk" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Kliphuis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104980v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>