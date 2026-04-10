--- v0 (2026-03-09)
+++ v1 (2026-04-10)
@@ -1026,274 +1026,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot guidance of an ultrasound probe toward a 3D region of interest detected through X-ray mammography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Endorectal Ultrasound Probe Comanipulator With Hybrid Actuation Combining Brakes and Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11548-015-1244-8⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (1), pp.186-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2014.2314859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170661v1</w:t>
+                <w:t xml:space="preserve">hal-01170908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Endorectal Ultrasound Probe Comanipulator With Hybrid Actuation Combining Brakes and Motors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robot guidance of an ultrasound probe toward a 3D region of interest detected through X-ray mammography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Poquet</w:t>
+                <w:t xml:space="preserve">Razvan Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mozer</w:t>
+                <w:t xml:space="preserve">Serge Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (1), pp.186-196. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1861-6429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2014.2314859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11548-015-1244-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170908v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between systematic and mri tergeted prostate biopsy for patient with no history of prostate cancer attending a first round of trans-rectal ultrasound biopsy procedure</w:t>
               </w:r>
@@ -1667,51 +1667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of prostate area sampled by trus prostate biopsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poquet Torterotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2728,51 +2728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poquet Torterotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2931,77 +2931,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underactuated comanipulation for ultrasound breast exams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3312,51 +3312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of endorectal probe kinematics during prostate biopsies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poquet Torterotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4614,51 +4614,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel comanipulation device for assisting needle placement in ultrasound guided prostate biopsies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4750,51 +4750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Torterotot-Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4834,51 +4834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergic comanipulation despite underactuated robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4886,51 +4886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoˆt Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rˇzvan Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5324,51 +5324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476414" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Fazel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.780505" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reversat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pierre Mozer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1718-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Torterotot Poquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2016.2623332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-016-1399-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vitrani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Silvent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Selmi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrazin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Marx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Iordache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1244-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2314859" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Coffin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chevreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Renard-Penna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Comp&#233;rat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poquet Torterotot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05280392v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;lie Saudrais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123259" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583973" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Verit&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mago" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louveau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Belghiti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300813" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Vitrani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fabre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Torres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roberto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171248v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610639" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chadefaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Billout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quartier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385720" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248225v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Karouia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2006.1639056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ortmaier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570434" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ortmaier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171253v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Nikitczuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Mavroidis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1307241" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171247v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aric&#242;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00188463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01398086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mozer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696941" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Torterotot-Poquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2011.6181441" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#710;t Herman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#711;zvan Iordache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979938" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170721v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4651013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mitterhofer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363931" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476414" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Fazel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.780505" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reversat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pierre Mozer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1718-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Torterotot Poquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2016.2623332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-016-1399-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vitrani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Silvent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Selmi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrazin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2314859" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Marx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Iordache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1244-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Coffin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chevreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Renard-Penna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Comp&#233;rat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poquet Torterotot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05280392v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;lie Saudrais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123259" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583973" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Verit&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mago" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louveau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Belghiti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300813" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Vitrani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fabre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Torres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roberto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171248v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610639" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chadefaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Billout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quartier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385720" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248225v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Karouia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2006.1639056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ortmaier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570434" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ortmaier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171253v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Nikitczuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Mavroidis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1307241" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171247v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aric&#242;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00188463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01398086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mozer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696941" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Torterotot-Poquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2011.6181441" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#710;t Herman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#711;zvan Iordache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979938" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170721v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4651013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mitterhofer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363931" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>