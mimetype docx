--- v1 (2026-04-10)
+++ v2 (2026-05-24)
@@ -1026,274 +1026,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Endorectal Ultrasound Probe Comanipulator With Hybrid Actuation Combining Brakes and Motors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robot guidance of an ultrasound probe toward a 3D region of interest detected through X-ray mammography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Poquet</w:t>
+                <w:t xml:space="preserve">Anja Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mozer</w:t>
+                <w:t xml:space="preserve">Razvan Iordache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2014.2314859⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1861-6429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11548-015-1244-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170908v1</w:t>
+                <w:t xml:space="preserve">hal-01170661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot guidance of an ultrasound probe toward a 3D region of interest detected through X-ray mammography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Endorectal Ultrasound Probe Comanipulator With Hybrid Actuation Combining Brakes and Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Assisted Radiology and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.1861-6429. </w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (1), pp.186-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11548-015-1244-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2014.2314859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170661v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between systematic and mri tergeted prostate biopsy for patient with no history of prostate cancer attending a first round of trans-rectal ultrasound biopsy procedure</w:t>
               </w:r>
@@ -1667,51 +1667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of prostate area sampled by trus prostate biopsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poquet Torterotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2728,51 +2728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poquet Torterotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2931,77 +2931,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underactuated comanipulation for ultrasound breast exams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3312,51 +3312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of endorectal probe kinematics during prostate biopsies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poquet Torterotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3531,291 +3531,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Real-Time Instrument Tracking in Ultrasound Images for Visual Servoing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Guidance of a Surgical Instrument with Ultrasound Based Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Ortmaier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S Pinault</w:t>
+                <w:t xml:space="preserve">Tobias Ortmaier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICRA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570434⟩</w:t>
+              <w:t xml:space="preserve">2005 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Barcelona, France. pp.508-513, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171255v1</w:t>
+                <w:t xml:space="preserve">hal-01170707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Guidance of a Surgical Instrument with Ultrasound Based Visual Servoing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Real-Time Instrument Tracking in Ultrasound Images for Visual Servoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Ortmaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Ortmaier</w:t>
+                <w:t xml:space="preserve">S Pinault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Barcelona, France. pp.508-513, </w:t>
+              <w:t xml:space="preserve">IEEE ICRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170707v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force Controlled Laparoscopic Surgical Robot without Distal ForceSensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Zemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Ortmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4614,51 +4614,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel comanipulation device for assisting needle placement in ultrasound guided prostate biopsies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4750,51 +4750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Torterotot-Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4834,51 +4834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergic comanipulation despite underactuated robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Vitrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4886,51 +4886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoˆt Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rˇzvan Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5324,51 +5324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476414" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Fazel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.780505" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reversat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pierre Mozer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1718-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Torterotot Poquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2016.2623332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-016-1399-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vitrani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Silvent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Selmi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrazin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2314859" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Marx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Iordache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1244-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Coffin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chevreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Renard-Penna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Comp&#233;rat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poquet Torterotot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05280392v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;lie Saudrais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123259" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583973" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Verit&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mago" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louveau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Belghiti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300813" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Vitrani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fabre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Torres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roberto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171248v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610639" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chadefaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Billout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quartier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385720" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248225v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Karouia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2006.1639056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ortmaier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570434" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ortmaier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171253v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Nikitczuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Mavroidis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1307241" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171247v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aric&#242;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00188463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01398086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mozer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696941" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Torterotot-Poquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2011.6181441" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#710;t Herman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#711;zvan Iordache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979938" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170721v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4651013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mitterhofer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363931" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Ferrier-Barbut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Avellino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Canlorbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Vitrani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3579615" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355055v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3476414" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Fazel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.780505" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049450v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reversat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pierre Mozer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-018-1718-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049433v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Torterotot Poquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2016.2623332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baumann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-016-1399-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vitrani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Troccaz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Silvent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. Selmi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarrazin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Marx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Iordache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11548-015-1244-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2014.2314859" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Coffin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chevreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Renard-Penna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Comp&#233;rat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248226v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poquet Torterotot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05280392v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#233;lie Saudrais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bayle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC64065.2025.11123259" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583973" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987916v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Verit&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Mago" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louveau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Belghiti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300813" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Vitrani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fabre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Despinoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Torres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roberto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171248v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2013.6610639" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170724v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chadefaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Billout" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quartier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385720" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248225v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Karouia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2006.1639056" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170707v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ortmaier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570169" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171255v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ortmaier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pinault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570434" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171253v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Nikitczuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Mavroidis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1307241" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171247v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926463v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aric&#242;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00188463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01398086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170728v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mozer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696941" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Torterotot-Poquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2011.6181441" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170713v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#710;t Herman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#711;zvan Iordache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5979938" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170721v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4651013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01170711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mitterhofer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363931" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>