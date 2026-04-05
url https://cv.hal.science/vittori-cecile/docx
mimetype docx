--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -761,416 +761,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the Tiber Deltaic stratigraphic successions near Ostia using the PADM chart and tracking of the bedload-derived facies (Rome, Italy)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+                <w:t xml:space="preserve">Activités en 2018-2019 de l'antenne CNRS d'Archéorient à Jalès. Aperçu de la plate-forme sédimentologique, un outil pour la reconstitution des paysages anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Noirot</w:t>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Pleuger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045715v1</w:t>
+                <w:t xml:space="preserve">halshs-02538147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution late Holocene sedimentary cores record the long history of the city of Cádiz (south-western Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
+                <w:t xml:space="preserve">Macarena Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Domínguez-Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Drilling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27, pp.35-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/sd-27-35-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités en 2018-2019 de l'antenne CNRS d'Archéorient à Jalès. Aperçu de la plate-forme sédimentologique, un outil pour la reconstitution des paysages anciens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Reconstruction of the Tiber Deltaic stratigraphic successions near Ostia using the PADM chart and tracking of the bedload-derived facies (Rome, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barge</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlo Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 365, pp.107227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02538147v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of the Cyprideis torosa (Jones, 1856) sieve pores from backscattered Electron Scanning Electron Microscopy images and development of morphometric tools for their shape identification</w:t>
               </w:r>
@@ -1284,269 +1284,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarcheologia di Ostia : Una città fuviale tra mare e laguna</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative Sea Level Variations at Alexandria (Nile Delta, Egypt) over the Last Millennia: Archaeological Implications for the Ancient Harbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittori Cécile</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magdy Torab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Romanum Belgicum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ägypten und Levante / Egypt and the Levant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.219-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1553/AEundL28s219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967449v1</w:t>
+                <w:t xml:space="preserve">halshs-02119961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Sea Level Variations at Alexandria (Nile Delta, Egypt) over the Last Millennia: Archaeological Implications for the Ancient Harbour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geoarcheologia di Ostia : Una città fuviale tra mare e laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdy Torab</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vittori Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noirot Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ägypten und Levante / Egypt and the Levant</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum Romanum Belgicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02119961v1</w:t>
+                <w:t xml:space="preserve">hal-01967449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie du bassin portuaire d'Ostie</w:t>
               </w:r>
@@ -1584,51 +1584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, LES PORTS DANS L'ESPACE MÉDITERRANÉEN ANTIQUE, 44, pp.305-319</w:t>
@@ -1709,51 +1709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.389-398. </w:t>
@@ -1829,51 +1829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1908,569 +1908,1059 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cefr.299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01856823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À Jalès, l’ouverture et la conservation des carottes multi-run optimisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05432943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous les eaux de Carthage, la mémoire d’un port millénaire refait surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14lta⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’importance du modèle de carottiers en géoarchéologie : lagunes côtières et carottier “Amaury”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13a4c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05432915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où sont cachés les marais salants antiques du pourtour méditerranéen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05432934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéorient et l'Oasi-WWF : aux frontières de l'imagerie acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04384998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet réservoir local en mer Méditerranée : Posidonie vs coquilles ? Implications géoarchéologiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Guignard</w:t>
+                <w:t xml:space="preserve">Reconstruire le paysage littoral de la cité étrusque de Populonia au cours de l’Holocène par la géoarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles van Heems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Cavero</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème journée REFRAIN : RÉseau Francophone du Radiocarbone et autres cosmonucléides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, christine oberlin; Olivier Tombret, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Archéométrie 2025 - XXVe colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6273 CRAHAM; UMR 6266 IDEES; GMPCA, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465955v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outlier or Model Organism? The case of Cyprideis torosa (Jones, 1850) in palaeo-salinity reconstructions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet réservoir local en mer Méditerranée : Posidonie vs coquilles ? Implications géoarchéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Methods for reconstructing salinity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WG1 SALTAGES, Jun 2025, Tirana, Albania</w:t>
+              <w:t xml:space="preserve">12ème journée REFRAIN : RÉseau Francophone du Radiocarbone et autres cosmonucléides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, christine oberlin; Olivier Tombret, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489006v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geoarchaeological and Palaeoenvironmental Project in the Coastal Areas Surrounding Cosa</w:t>
+                <w:t xml:space="preserve">Outlier or Model Organism? The case of Cyprideis torosa (Jones, 1850) in palaeo-salinity reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosa: Past, Present, and Future – A Conference in Honor of Russell T. Scott</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andrea U. De Giorgi; Maximilian Rönnberg, May 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Workshop Methods for reconstructing salinity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WG1 SALTAGES, Jun 2025, Tirana, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460630v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruire le paysage littoral de la cité étrusque de Populonia au cours de l’Holocène par la géoarchéologie</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Geoarchaeological and Palaeoenvironmental Project in the Coastal Areas Surrounding Cosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéométrie 2025 - XXVe colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6273 CRAHAM; UMR 6266 IDEES; GMPCA, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Cosa: Past, Present, and Future – A Conference in Honor of Russell T. Scott</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea U. De Giorgi; Maximilian Rönnberg, May 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042744v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2502,113 +2992,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées IMU 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’environnement de la cité étrusque de Populonia (Toscane, Italie) par l’approche géoarchéologique : premiers éléments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Goyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles van Heems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2627,100 +3117,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q14 : Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEQ; Université de Rennes, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2742,217 +3232,217 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of changes in sediment provenance by mid-infrared spectroscopy and sediment source fingerprinting in two Holocene river deltas: Albegna, Italy, and Aceh, Indonesia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to optimize the study of Cyprideis torosa (Jones, 1850) sieve pores: Morphometric indices and automatic detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ella Meilianda</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 13; Session: Deciphering landscape evolution from different angles: combining geochronology, quantitative geomorphology and modelling approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Ostracoda - “Back to life”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618264v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the temporal trajectory of the Ostia lagoon (Tiber delta, Italy). From natural to anthropogenic drivers and processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3011,448 +3501,448 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q13 Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagoonal contexts and possible saltworks in Pantano Morghella since the Hellenistic period (Sicily, Italy): between palaeoenvironments and ethno-geoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+                <w:t xml:space="preserve">Identification of changes in sediment provenance by mid-infrared spectroscopy and sediment source fingerprinting in two Holocene river deltas: Albegna, Italy, and Aceh, Indonesia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniele Malfitana</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Meilianda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le lagune nel mondo antico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Venice (Ca' Foscari University), Italy</w:t>
+              <w:t xml:space="preserve">Quaternaire 13; Session: Deciphering landscape evolution from different angles: combining geochronology, quantitative geomorphology and modelling approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926842v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to optimize the study of Cyprideis torosa (Jones, 1850) sieve pores: Morphometric indices and automatic detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lagoonal contexts and possible saltworks in Pantano Morghella since the Hellenistic period (Sicily, Italy): between palaeoenvironments and ethno-geoarchaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío  Bernal-Casasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Malfitana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Ostracoda - “Back to life”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Le lagune nel mondo antico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Venice (Ca' Foscari University), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797517v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studio geoarcheologico comparativo del Canale di Mario e del Canale Nord di Portus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03564170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie du bassin portuaire d’Ostie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3474,150 +3964,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ports dans l'espace Méditerranéen antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.305-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01474386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoenvironemental Evidences for the Location and the Characteristics of the Harbour Basin of Ostia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3636,51 +4126,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convegno internazionale – Ostia Antica. Nuovi studi e confronto delle ricerche nei quartieri occidentali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3690,555 +4180,555 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie du port circulaire de Carthage : l'apport des carottages pour la chronostratigraphie, les paléoprofondeurs et le fonctionnement du bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semah Bettaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerian Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Afrique du Nord antique et médiévale et la mer Installations portuaires, ressources et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in Geoarchaeological Research, Methodologies and Applications in Harbour Maritime Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie May Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Riddick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Preiser-Kapeller, Johannes; Kolias, Taxiarchis G.; Daim, Falko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seasides of Byzantium: Harbours and Anchorages of a Mediterranean Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Band 21, Propylaeum, pp.109-129, 2022, Byzanz zwischen Orient und Okzident, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11588/propylaeum.910.c12051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03616455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeogeography, harbour potential and salt resources since the Greek and Roman periods at the promontory of Pachino. Preliminary results and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Darío Bernal-Casasola; Daniele Malfitana; Antonio Mazzaglia; José Juan Díaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cetariae ellenistiche e romane di Portopalo (Sicilia) / Las cetariae helenisticas y romanas de Portopalo (Sicilia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplement – 1, pp.217-233, 2021, HEROM - Journal on Hellenistic an Roman material culture, 2294-4273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-proxy analysis of the evolution of the Portus to Ostia Canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Lebrun-Nesteroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Arnoldus Huyzendveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Keay; M. Millet; K. Strutt; P. Germoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Isola Sacra Survey: Ostia, Portus and the port system of Imperial Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, McDonald Institute for Archaeological Research-University of Cambridge, pp.123-139, 2020, 9781902937908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High chrono-stratigraphical resolution of the harbour sequence of Ostia: palaeo-depth of the basin, ship draught and dredging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4247,118 +4737,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Christiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tyler V. Franconi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluvial Landscapes in the Roman World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 104, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journal of Roman Archaeology</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.68-84, 2017, JRA. Supplementary Series, 9780991373086</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4368,315 +4858,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posidonia versus shells, marine radiocarbon reservoir corrections for the Mediterranean sea. Geoarchaeological implications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon 25 Conference, AGH University, Kraków</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kraków, Poland, Poland. Radiocarbon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur la campagne d'Avril 2024 avec le carottier dit &amp;quot;Amaury&amp;quot;, modifié par le CCF, et la barge COR'IN dans la lagune d'Orbetello (Toscane, Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Popp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Desnues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l'Association des Sédimentologistes Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4691,922 +5181,432 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées IMU 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lyon (ENS), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Lagoon Connement Stage (LCS) using ostracods and Mid-infrared Spectroscopy (MiRS). Approach to compare the spatio-temporal evolution of Mediterranean lagoons under a temperate climate.</w:t>
+                <w:t xml:space="preserve">Lagoon Connement Stages (LCS) and temporal trajectory of the Ostia Antica lagoon (Tiber Delta, Italy). Geoarchaeological approach using ostracods, Mid-Infrared Spectroscopy (MiRS) and the Paleoenvironmental Age-Depth Model (PADM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q12 Quaternaire</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797503v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagoon Connement Stages (LCS) and temporal trajectory of the Ostia Antica lagoon (Tiber Delta, Italy). Geoarchaeological approach using ostracods, Mid-Infrared Spectroscopy (MiRS) and the Paleoenvironmental Age-Depth Model (PADM)</w:t>
+                <w:t xml:space="preserve">Characterizing Lagoon Connement Stage (LCS) using ostracods and Mid-infrared Spectroscopy (MiRS). Approach to compare the spatio-temporal evolution of Mediterranean lagoons under a temperate climate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+              <w:t xml:space="preserve">Q12 Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797488v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeological results on the Northern Peruvian coast: environmental changes and societal responses in the Sechura Desert during the last two millennia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wuscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittori Cécile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678585v1</w:t>
-              </w:r>
-[...488 lines deleted...]
-                <w:t xml:space="preserve">halshs-04384998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5761,51 +5761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Goiran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meisch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Scharf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Czajkowska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Hoehle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59513/snl.2025.127.107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.106062" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107227" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Bella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-27-35-2020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101782" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittori C&#233;cile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirot Brice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Torab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/AEundL28s219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salomon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W68CPB49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.299" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Goyon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618264v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o&#160; Bernal-Casasola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Malfitana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797517v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474386v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gadhoum" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Bettaib" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Jesus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230863v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lebrun-Nesteroff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus Huyzendveld" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Christiansen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journalofromanarch.com/supplements/S104.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Moya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Popp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Desnues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797503v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460715v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14lta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13a4c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandromme" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Goiran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meisch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Scharf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Czajkowska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Hoehle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59513/snl.2025.127.107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.106062" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Bella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-27-35-2020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107227" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101782" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Torab" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/AEundL28s219" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittori C&#233;cile" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirot Brice" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salomon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W68CPB49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.299" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandromme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gadhoum" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14lta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13a4c" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Goyon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460630v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797517v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926842v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o&#160; Bernal-Casasola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Malfitana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Bettaib" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Jesus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045743v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lebrun-Nesteroff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus Huyzendveld" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Christiansen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journalofromanarch.com/supplements/S104.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Moya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Popp" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Desnues" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797488v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797503v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>