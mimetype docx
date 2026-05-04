--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -761,416 +761,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités en 2018-2019 de l'antenne CNRS d'Archéorient à Jalès. Aperçu de la plate-forme sédimentologique, un outil pour la reconstitution des paysages anciens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+                <w:t xml:space="preserve">Reconstruction of the Tiber Deltaic stratigraphic successions near Ostia using the PADM chart and tracking of the bedload-derived facies (Rome, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barge</w:t>
+                <w:t xml:space="preserve">Brice Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 365, pp.107227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02538147v1</w:t>
+                <w:t xml:space="preserve">hal-03045715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution late Holocene sedimentary cores record the long history of the city of Cádiz (south-western Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Domínguez-Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Drilling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27, pp.35-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/sd-27-35-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the Tiber Deltaic stratigraphic successions near Ostia using the PADM chart and tracking of the bedload-derived facies (Rome, Italy)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+                <w:t xml:space="preserve">Activités en 2018-2019 de l'antenne CNRS d'Archéorient à Jalès. Aperçu de la plate-forme sédimentologique, un outil pour la reconstitution des paysages anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Rosa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045715v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02538147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of the Cyprideis torosa (Jones, 1856) sieve pores from backscattered Electron Scanning Electron Microscopy images and development of morphometric tools for their shape identification</w:t>
               </w:r>
@@ -1284,269 +1284,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Sea Level Variations at Alexandria (Nile Delta, Egypt) over the Last Millennia: Archaeological Implications for the Ancient Harbour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geoarcheologia di Ostia : Una città fuviale tra mare e laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdy Torab</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vittori Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noirot Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ägypten und Levante / Egypt and the Levant</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum Romanum Belgicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02119961v1</w:t>
+                <w:t xml:space="preserve">hal-01967449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarcheologia di Ostia : Una città fuviale tra mare e laguna</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relative Sea Level Variations at Alexandria (Nile Delta, Egypt) over the Last Millennia: Archaeological Implications for the Ancient Harbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittori Cécile</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magdy Torab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Romanum Belgicum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ägypten und Levante / Egypt and the Levant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.219-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1553/AEundL28s219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967449v1</w:t>
+                <w:t xml:space="preserve">halshs-02119961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie du bassin portuaire d'Ostie</w:t>
               </w:r>
@@ -1584,51 +1584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, LES PORTS DANS L'ESPACE MÉDITERRANÉEN ANTIQUE, 44, pp.305-319</w:t>
@@ -1709,51 +1709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.389-398. </w:t>
@@ -1829,51 +1829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1908,468 +1908,3633 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cefr.299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01856823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet réservoir local en mer Méditerranée : Posidonie vs coquilles ? Implications géoarchéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème journée REFRAIN : RÉseau Francophone du Radiocarbone et autres cosmonucléides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, christine oberlin; Olivier Tombret, Dec 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outlier or Model Organism? The case of Cyprideis torosa (Jones, 1850) in palaeo-salinity reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Methods for reconstructing salinity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WG1 SALTAGES, Jun 2025, Tirana, Albania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Geoarchaeological and Palaeoenvironmental Project in the Coastal Areas Surrounding Cosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosa: Past, Present, and Future – A Conference in Honor of Russell T. Scott</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea U. De Giorgi; Maximilian Rönnberg, May 2025, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire le paysage littoral de la cité étrusque de Populonia au cours de l’Holocène par la géoarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles van Heems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéométrie 2025 - XXVe colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6273 CRAHAM; UMR 6266 IDEES; GMPCA, Apr 2025, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées IMU 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution de l’environnement de la cité étrusque de Populonia (Toscane, Italie) par l’approche géoarchéologique : premiers éléments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles van Heems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q14 : Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEQ; Université de Rennes, Feb 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstructing the temporal trajectory of the Ostia lagoon (Tiber delta, Italy). From natural to anthropogenic drivers and processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q13 Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of changes in sediment provenance by mid-infrared spectroscopy and sediment source fingerprinting in two Holocene river deltas: Albegna, Italy, and Aceh, Indonesia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Meilianda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternaire 13; Session: Deciphering landscape evolution from different angles: combining geochronology, quantitative geomorphology and modelling approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagoonal contexts and possible saltworks in Pantano Morghella since the Hellenistic period (Sicily, Italy): between palaeoenvironments and ethno-geoarchaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío  Bernal-Casasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Malfitana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le lagune nel mondo antico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Venice (Ca' Foscari University), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to optimize the study of Cyprideis torosa (Jones, 1850) sieve pores: Morphometric indices and automatic detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Symposium on Ostracoda - “Back to life”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studio geoarcheologico comparativo del Canale di Mario e del Canale Nord di Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03564170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géoarchéologie du bassin portuaire d’Ostie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ports dans l'espace Méditerranéen antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.305-319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01474386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palaeoenvironemental Evidences for the Location and the Characteristics of the Harbour Basin of Ostia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convegno internazionale – Ostia Antica. Nuovi studi e confronto delle ricerche nei quartieri occidentali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géoarchéologie du port circulaire de Carthage : l'apport des carottages pour la chronostratigraphie, les paléoprofondeurs et le fonctionnement du bassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semah Bettaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerian Jesus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Afrique du Nord antique et médiévale et la mer Installations portuaires, ressources et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developments in Geoarchaeological Research, Methodologies and Applications in Harbour Maritime Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winnie May Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Riddick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Preiser-Kapeller, Johannes; Kolias, Taxiarchis G.; Daim, Falko. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seasides of Byzantium: Harbours and Anchorages of a Mediterranean Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Band 21, Propylaeum, pp.109-129, 2022, Byzanz zwischen Orient und Okzident, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/propylaeum.910.c12051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03616455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palaeogeography, harbour potential and salt resources since the Greek and Roman periods at the promontory of Pachino. Preliminary results and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Darío Bernal-Casasola; Daniele Malfitana; Antonio Mazzaglia; José Juan Díaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cetariae ellenistiche e romane di Portopalo (Sicilia) / Las cetariae helenisticas y romanas de Portopalo (Sicilia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplement – 1, pp.217-233, 2021, HEROM - Journal on Hellenistic an Roman material culture, 2294-4273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multi-proxy analysis of the evolution of the Portus to Ostia Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Lebrun-Nesteroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Arnoldus Huyzendveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Keay; M. Millet; K. Strutt; P. Germoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Isola Sacra Survey: Ostia, Portus and the port system of Imperial Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, McDonald Institute for Archaeological Research-University of Cambridge, pp.123-139, 2020, 9781902937908</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High chrono-stratigraphical resolution of the harbour sequence of Ostia: palaeo-depth of the basin, ship draught and dredging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Christiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tyler V. Franconi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fluvial Landscapes in the Roman World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journal of Roman Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.68-84, 2017, JRA. Supplementary Series, 9780991373086</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Posidonia versus shells, marine radiocarbon reservoir corrections for the Mediterranean sea. Geoarchaeological implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiocarbon 25 Conference, AGH University, Kraków</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kraków, Poland, Poland. Radiocarbon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour d'expérience sur la campagne d'Avril 2024 avec le carottier dit &amp;quot;Amaury&amp;quot;, modifié par le CCF, et la barge COR'IN dans la lagune d'Orbetello (Toscane, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Popp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Desnues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème congrès de l'Association des Sédimentologistes Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées IMU 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lyon (ENS), France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizing Lagoon Connement Stage (LCS) using ostracods and Mid-infrared Spectroscopy (MiRS). Approach to compare the spatio-temporal evolution of Mediterranean lagoons under a temperate climate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q12 Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagoon Connement Stages (LCS) and temporal trajectory of the Ostia Antica lagoon (Tiber Delta, Italy). Geoarchaeological approach using ostracods, Mid-Infrared Spectroscopy (MiRS) and the Paleoenvironmental Age-Depth Model (PADM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoarchaeological results on the Northern Peruvian coast: environmental changes and societal responses in the Sechura Desert during the last two millennia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Wuscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittori Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, Geophysical Research Abstracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À Jalès, l’ouverture et la conservation des carottes multi-run optimisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sous les eaux de Carthage, la mémoire d’un port millénaire refait surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14lta⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05432943v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous les eaux de Carthage, la mémoire d’un port millénaire refait surface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’importance du modèle de carottiers en géoarchéologie : lagunes côtières et carottier “Amaury”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/14lta⟩</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13a4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460715v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05432915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’importance du modèle de carottiers en géoarchéologie : lagunes côtières et carottier “Amaury”</w:t>
+                <w:t xml:space="preserve">À Jalès, l’ouverture et la conservation des carottes multi-run optimisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...49 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05432915v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05432943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où sont cachés les marais salants antiques du pourtour méditerranéen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cocquyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05432934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéorient et l'Oasi-WWF : aux frontières de l'imagerie acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2391,3222 +5556,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04384998v1</w:t>
-              </w:r>
-[...3163 lines deleted...]
-                <w:t xml:space="preserve">hal-01678585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5761,51 +5761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Goiran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meisch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Scharf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Czajkowska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Hoehle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59513/snl.2025.127.107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.106062" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Bella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-27-35-2020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107227" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101782" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Torab" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/AEundL28s219" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967449v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittori C&#233;cile" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirot Brice" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salomon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W68CPB49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.299" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandromme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gadhoum" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14lta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13a4c" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384998v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Goyon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489006v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460630v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690259v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797517v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926842v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o&#160; Bernal-Casasola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Malfitana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Bettaib" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Jesus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045743v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lebrun-Nesteroff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus Huyzendveld" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836792v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Christiansen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journalofromanarch.com/supplements/S104.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Moya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Popp" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Desnues" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797488v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797503v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Goiran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meisch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Scharf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Czajkowska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Hoehle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59513/snl.2025.127.107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.106062" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107227" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Bella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-27-35-2020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101782" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittori C&#233;cile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirot Brice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Torab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/AEundL28s219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salomon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W68CPB49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.299" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Goyon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797515v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o&#160; Bernal-Casasola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Malfitana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797517v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474386v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gadhoum" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Bettaib" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Jesus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230863v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lebrun-Nesteroff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus Huyzendveld" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Christiansen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journalofromanarch.com/supplements/S104.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Moya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Popp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Desnues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797503v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460715v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14lta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13a4c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandromme" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>