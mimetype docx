--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -66,1886 +66,2020 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinity Transition in the Ostia Lagoon During the Roman Period: Assessing the Feasibility of Salt Exploitation</w:t>
+                <w:t xml:space="preserve">A palaeoenvironmental reconstruction of the southern sector of the Ostia palaeolagoon and its implications for the reconstruction of late Holocene Sea level variations in central Tyrrhenian Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Bulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.F.N. Aukes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+                <w:t xml:space="preserve">J. Du Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐philippe Goiran</w:t>
+                <w:t xml:space="preserve">M.N. Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 41 (1), </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 695, pp.113873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gea.70038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2026.113873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05458542v1</w:t>
+                <w:t xml:space="preserve">halshs-05627832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-marine Ostracoda (Crustacea) collected from the Camargue, southern France, with four species new to France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salinity Transition in the Ostia Lagoon During the Roman Period: Assessing the Feasibility of Salt Exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Meisch</w:t>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burkhard Scharf</w:t>
+                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Czajkowska</w:t>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marlene Hoehle</w:t>
+                <w:t xml:space="preserve">Jean‐philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société des naturalistes luxembourgeois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59513/snl.2025.127.107⟩</w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.70038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356518v1</w:t>
+                <w:t xml:space="preserve">halshs-05458542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double tombolo formation by regressive barrier widening and landside submergence: The case of Orbetello, Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-marine Ostracoda (Crustacea) collected from the Camargue, southern France, with four species new to France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Meisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+                <w:t xml:space="preserve">Burkhard Scharf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Monika Czajkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Conforti</w:t>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Preusser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Vitale</w:t>
+                <w:t xml:space="preserve">Marlene Hoehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2024.107415⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société des naturalistes luxembourgeois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, pp.107 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59513/snl.2025.127.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745189v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et paléogéographie des paysages côtiers d’Orbetello (Toscane)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Double tombolo formation by regressive barrier widening and landside submergence: The case of Orbetello, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Leporati Persiano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+                <w:t xml:space="preserve">Alessandro Conforti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Preusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino di Archeologia on line</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.107415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2024.107415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04132201v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of short-wave infraRed (SWIR) hyperspectral imaging using diffuse reflectance infrared Fourier transform spectroscopy (DRIFTS) to obtain continuous logging of mineral abundances along sediment cores</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Histoire et paléogéographie des paysages côtiers d’Orbetello (Toscane)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Leporati Persiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bollettino di Archeologia on line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XIV (1), pp.163-183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505951v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04132201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the Tiber Deltaic stratigraphic successions near Ostia using the PADM chart and tracking of the bedload-derived facies (Rome, Italy)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Calibration of short-wave infraRed (SWIR) hyperspectral imaging using diffuse reflectance infrared Fourier transform spectroscopy (DRIFTS) to obtain continuous logging of mineral abundances along sediment cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlo Rosa</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107227⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 428, pp.106062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2021.106062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045715v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution late Holocene sedimentary cores record the long history of the city of Cádiz (south-western Spain)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
+                <w:t xml:space="preserve">Activités en 2018-2019 de l'antenne CNRS d'Archéorient à Jalès. Aperçu de la plate-forme sédimentologique, un outil pour la reconstitution des paysages anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Díaz</w:t>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macarena Lara</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Drilling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733462v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02538147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités en 2018-2019 de l'antenne CNRS d'Archéorient à Jalès. Aperçu de la plate-forme sédimentologique, un outil pour la reconstitution des paysages anciens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of the Tiber Deltaic stratigraphic successions near Ostia using the PADM chart and tracking of the bedload-derived facies (Rome, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barge</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlo Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 365, pp.107227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02538147v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of the Cyprideis torosa (Jones, 1856) sieve pores from backscattered Electron Scanning Electron Microscopy images and development of morphometric tools for their shape identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vittori</w:t>
+                <w:t xml:space="preserve">High-resolution late Holocene sedimentary cores record the long history of the city of Cádiz (south-western Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Chardon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macarena Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Domínguez-Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2019.101782⟩</w:t>
+              <w:t xml:space="preserve">Scientific Drilling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.35-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/sd-27-35-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324923v1</w:t>
+                <w:t xml:space="preserve">hal-02733462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarcheologia di Ostia : Una città fuviale tra mare e laguna</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Automatic detection of the Cyprideis torosa (Jones, 1856) sieve pores from backscattered Electron Scanning Electron Microscopy images and development of morphometric tools for their shape identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noirot Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Romanum Belgicum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 153, pp.101782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2019.101782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967449v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Sea Level Variations at Alexandria (Nile Delta, Egypt) over the Last Millennia: Archaeological Implications for the Ancient Harbour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Geoarcheologia di Ostia : Una città fuviale tra mare e laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittori Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noirot Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ägypten und Levante / Egypt and the Levant</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum Romanum Belgicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02119961v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie du bassin portuaire d'Ostie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Relative Sea Level Variations at Alexandria (Nile Delta, Egypt) over the Last Millennia: Archaeological Implications for the Ancient Harbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdy Torab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ägypten und Levante / Egypt and the Levant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28, pp.219-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1553/AEundL28s219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01420462v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02119961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology confirms location of the ancient harbour basin of Ostia (Italy)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Géoarchéologie du bassin portuaire d'Ostie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Salomon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, LES PORTS DANS L'ESPACE MÉDITERRANÉEN ANTIQUE, 44, pp.305-319</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-01009240v1</w:t>
+                <w:t xml:space="preserve">halshs-01420462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geoarchaeology confirms location of the ancient harbour basin of Ostia (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Pleuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01009240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Port antique d’Ostie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cefr.299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01856823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1955,2410 +2089,2900 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet réservoir local en mer Méditerranée : Posidonie vs coquilles ? Implications géoarchéologiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reconstruire le paysage littoral de la cité étrusque de Populonia au cours de l’Holocène par la géoarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Goyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles van Heems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Cavero</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème journée REFRAIN : RÉseau Francophone du Radiocarbone et autres cosmonucléides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, christine oberlin; Olivier Tombret, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Archéométrie 2025 - XXVe colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6273 CRAHAM; UMR 6266 IDEES; GMPCA, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465955v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outlier or Model Organism? The case of Cyprideis torosa (Jones, 1850) in palaeo-salinity reconstructions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effet réservoir local en mer Méditerranée : Posidonie vs coquilles ? Implications géoarchéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Methods for reconstructing salinity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WG1 SALTAGES, Jun 2025, Tirana, Albania</w:t>
+              <w:t xml:space="preserve">12ème journée REFRAIN : RÉseau Francophone du Radiocarbone et autres cosmonucléides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, christine oberlin; Olivier Tombret, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489006v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geoarchaeological and Palaeoenvironmental Project in the Coastal Areas Surrounding Cosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Outlier or Model Organism? The case of Cyprideis torosa (Jones, 1850) in palaeo-salinity reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosa: Past, Present, and Future – A Conference in Honor of Russell T. Scott</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andrea U. De Giorgi; Maximilian Rönnberg, May 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Workshop Methods for reconstructing salinity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WG1 SALTAGES, Jun 2025, Tirana, Albania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460630v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruire le paysage littoral de la cité étrusque de Populonia au cours de l’Holocène par la géoarchéologie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Geoarchaeological and Palaeoenvironmental Project in the Coastal Areas Surrounding Cosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéométrie 2025 - XXVe colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6273 CRAHAM; UMR 6266 IDEES; GMPCA, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Cosa: Past, Present, and Future – A Conference in Honor of Russell T. Scott</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea U. De Giorgi; Maximilian Rönnberg, May 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042744v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées IMU 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’environnement de la cité étrusque de Populonia (Toscane, Italie) par l’approche géoarchéologique : premiers éléments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Goyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles van Heems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q14 : Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEQ; Université de Rennes, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O’Estrucan Ports, Where Are Thou ? Multiproxy sedimentological investigation of the Orbetello Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the temporal trajectory of the Ostia lagoon (Tiber delta, Italy). From natural to anthropogenic drivers and processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">How to optimize the study of Cyprideis torosa (Jones, 1850) sieve pores: Morphometric indices and automatic detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q13 Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Ostracoda - “Back to life”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797515v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of changes in sediment provenance by mid-infrared spectroscopy and sediment source fingerprinting in two Holocene river deltas: Albegna, Italy, and Aceh, Indonesia.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Reconstructing the temporal trajectory of the Ostia lagoon (Tiber delta, Italy). From natural to anthropogenic drivers and processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ella Meilianda</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire 13; Session: Deciphering landscape evolution from different angles: combining geochronology, quantitative geomorphology and modelling approaches</w:t>
+              <w:t xml:space="preserve">Q13 Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618264v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagoonal contexts and possible saltworks in Pantano Morghella since the Hellenistic period (Sicily, Italy): between palaeoenvironments and ethno-geoarchaeology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identification of changes in sediment provenance by mid-infrared spectroscopy and sediment source fingerprinting in two Holocene river deltas: Albegna, Italy, and Aceh, Indonesia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniele Malfitana</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Meilianda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le lagune nel mondo antico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Venice (Ca' Foscari University), Italy</w:t>
+              <w:t xml:space="preserve">Quaternaire 13; Session: Deciphering landscape evolution from different angles: combining geochronology, quantitative geomorphology and modelling approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926842v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to optimize the study of Cyprideis torosa (Jones, 1850) sieve pores: Morphometric indices and automatic detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lagoonal contexts and possible saltworks in Pantano Morghella since the Hellenistic period (Sicily, Italy): between palaeoenvironments and ethno-geoarchaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío  Bernal-Casasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Malfitana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Ostracoda - “Back to life”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Le lagune nel mondo antico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Venice (Ca' Foscari University), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797517v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studio geoarcheologico comparativo del Canale di Mario e del Canale Nord di Portus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03564170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie du bassin portuaire d’Ostie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Pleuger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ports dans l'espace Méditerranéen antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.305-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01474386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoenvironemental Evidences for the Location and the Characteristics of the Harbour Basin of Ostia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convegno internazionale – Ostia Antica. Nuovi studi e confronto delle ricerche nei quartieri occidentali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À Jalès, l’ouverture et la conservation des carottes multi-run optimisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05432943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous les eaux de Carthage, la mémoire d’un port millénaire refait surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14lta⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’importance du modèle de carottiers en géoarchéologie : lagunes côtières et carottier “Amaury”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13a4c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05432915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où sont cachés les marais salants antiques du pourtour méditerranéen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cocquyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05432934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéorient et l'Oasi-WWF : aux frontières de l'imagerie acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04384998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie du port circulaire de Carthage : l'apport des carottages pour la chronostratigraphie, les paléoprofondeurs et le fonctionnement du bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Gadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semah Bettaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerian Jesus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Afrique du Nord antique et médiévale et la mer Installations portuaires, ressources et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in Geoarchaeological Research, Methodologies and Applications in Harbour Maritime Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie May Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Riddick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Preiser-Kapeller, Johannes; Kolias, Taxiarchis G.; Daim, Falko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seasides of Byzantium: Harbours and Anchorages of a Mediterranean Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Band 21, Propylaeum, pp.109-129, 2022, Byzanz zwischen Orient und Okzident, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11588/propylaeum.910.c12051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03616455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeogeography, harbour potential and salt resources since the Greek and Roman periods at the promontory of Pachino. Preliminary results and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Darío Bernal-Casasola; Daniele Malfitana; Antonio Mazzaglia; José Juan Díaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cetariae ellenistiche e romane di Portopalo (Sicilia) / Las cetariae helenisticas y romanas de Portopalo (Sicilia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplement – 1, pp.217-233, 2021, HEROM - Journal on Hellenistic an Roman material culture, 2294-4273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-proxy analysis of the evolution of the Portus to Ostia Canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Lebrun-Nesteroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonia Arnoldus Huyzendveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Keay; M. Millet; K. Strutt; P. Germoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Isola Sacra Survey: Ostia, Portus and the port system of Imperial Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, McDonald Institute for Archaeological Research-University of Cambridge, pp.123-139, 2020, 9781902937908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High chrono-stratigraphical resolution of the harbour sequence of Ostia: palaeo-depth of the basin, ship draught and dredging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Christiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tyler V. Franconi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluvial Landscapes in the Roman World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 104, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journal of Roman Archaeology</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.68-84, 2017, JRA. Supplementary Series, 9780991373086</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4368,1253 +4992,763 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posidonia versus shells, marine radiocarbon reservoir corrections for the Mediterranean sea. Geoarchaeological implications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiocarbon 25 Conference, AGH University, Kraków</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kraków, Poland, Poland. Radiocarbon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur la campagne d'Avril 2024 avec le carottier dit &amp;quot;Amaury&amp;quot;, modifié par le CCF, et la barge COR'IN dans la lagune d'Orbetello (Toscane, Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain de Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Popp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Desnues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de l'Association des Sédimentologistes Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées IMU 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lyon (ENS), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Lagoon Connement Stage (LCS) using ostracods and Mid-infrared Spectroscopy (MiRS). Approach to compare the spatio-temporal evolution of Mediterranean lagoons under a temperate climate.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lagoon Connement Stages (LCS) and temporal trajectory of the Ostia Antica lagoon (Tiber Delta, Italy). Geoarchaeological approach using ostracods, Mid-Infrared Spectroscopy (MiRS) and the Paleoenvironmental Age-Depth Model (PADM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q12 Quaternaire</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797503v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagoon Connement Stages (LCS) and temporal trajectory of the Ostia Antica lagoon (Tiber Delta, Italy). Geoarchaeological approach using ostracods, Mid-Infrared Spectroscopy (MiRS) and the Paleoenvironmental Age-Depth Model (PADM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterizing Lagoon Connement Stage (LCS) using ostracods and Mid-infrared Spectroscopy (MiRS). Approach to compare the spatio-temporal evolution of Mediterranean lagoons under a temperate climate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+              <w:t xml:space="preserve">Q12 Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797488v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeological results on the Northern Peruvian coast: environmental changes and societal responses in the Sechura Desert during the last two millennia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wuscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittori Cécile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678585v1</w:t>
-              </w:r>
-[...488 lines deleted...]
-                <w:t xml:space="preserve">halshs-04384998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5761,51 +5895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Goiran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meisch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Scharf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Czajkowska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Hoehle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59513/snl.2025.127.107" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.106062" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107227" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Bella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-27-35-2020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101782" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittori C&#233;cile" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirot Brice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Torab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/AEundL28s219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salomon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W68CPB49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.299" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Goyon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797515v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o&#160; Bernal-Casasola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Malfitana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797517v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474386v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479500v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gadhoum" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Bettaib" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Jesus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230863v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lebrun-Nesteroff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus Huyzendveld" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Christiansen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journalofromanarch.com/supplements/S104.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489015v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Moya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Popp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Desnues" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797503v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460715v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14lta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13a4c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandromme" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05627832v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bulian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F.N. Aukes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Du Plessis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Nascimento" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2026.113873" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mazzini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Goiran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Meisch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Scharf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Czajkowska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Hoehle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59513/snl.2025.127.107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505951v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2021.106062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045715v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Noirot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Pleuger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107227" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733462v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Bella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-27-35-2020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101782" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittori C&#233;cile" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noirot Brice" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdy Torab" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/AEundL28s219" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009240v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salomon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W68CPB49-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.299" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Goyon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Guignard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489006v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16741" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797515v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Meilianda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o&#160; Bernal-Casasola" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Malfitana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01474386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479500v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432943v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandromme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gadhoum" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14lta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432915v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13a4c" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432934v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384998v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229812v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semah Bettaib" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Jesus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045743v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Lebrun-Nesteroff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Arnoldus Huyzendveld" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836792v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Christiansen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journalofromanarch.com/supplements/S104.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489015v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Moya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Popp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Desnues" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556556v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797488v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797503v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678585v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Christol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>