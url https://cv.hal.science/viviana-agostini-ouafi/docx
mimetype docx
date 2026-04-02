--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -899,2315 +899,3014 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nota alla traduzione</w:t>
+                <w:t xml:space="preserve">Praxéologie et génétique du traduire. La critique proustienne de Bernard de Fallois en italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bernard de Fallois. </w:t>
+              <w:t xml:space="preserve">Mohammed Jadir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saggi su Proust</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La nave di Teseo, pp.19-26, 2022, (I fari), 978-88-346-1082-4</w:t>
+              <w:t xml:space="preserve">Traduction et langue-culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Peter Lang GmbH, pp.61-77, 2024, (Studien zur Translation und interkulturellen Kommunikation in der Romania), 978-3-631-89948-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061896v1</w:t>
+                <w:t xml:space="preserve">hal-05554812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’auto-retraduction par Pézard de la Vita Nova de Dante : genèse d’un vers (VN XXIII v. 21)</w:t>
+                <w:t xml:space="preserve">Pézard und Dante: Traduktologische Selbstreflexion als aktive hermeneutische Kritik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Fabio Scotto. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lydia Schmuck; Franziska Humphreys; Anna Kinder; Douglas Pompeu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduzioni esemplari e saggi storici sul tradurre dal Romanticismo a oggi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Übersetzungen im Archiv. Potenziale und Perspektiven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, Wallstein Verlag, pp.154-165, 2024, (Marbacher Schriften), 978-3-8353-3995-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46500/83533995-014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061689v1</w:t>
+                <w:t xml:space="preserve">hal-05554792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse et exégèse par André Pézard de sa traduction de Dante</w:t>
+                <w:t xml:space="preserve">Nota alla traduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Geneviève Henrot Sostero. </w:t>
+              <w:t xml:space="preserve">Bernard de Fallois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie(s) de la traduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Saggi su Proust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La nave di Teseo, pp.19-26, 2022, (I fari), 978-88-346-1082-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09537-8.p.0129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02147429v1</w:t>
+                <w:t xml:space="preserve">hal-05061896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’auto-retraduction par Pézard de la Vita Nova de Dante : genèse d’un vers (VN XXIII v. 21)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabio Scotto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduzioni esemplari e saggi storici sul tradurre dal Romanticismo a oggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Cisalpino [Istituto editoriale universitario], pp.183-206, 2021, (Saggi), 978-88-205-1133-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse et exégèse par André Pézard de sa traduction de Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Henrot Sostero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie(s) de la traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-142, 2020, (Translatio), 978-2-406-09537-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09537-8.p.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Critique génétique et doute herméneutique. Réflexions de Pézard, traducteur de Dante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Esa Hartman; Patrick Hersant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au miroir des langues : la traduction réflexive. Avant-texte, intratexte, paratexte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-22, 2019, 978-2-8130-0308-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.9782813003089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface - Le défi de la complexité</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Dossier monographique, de Maria Pia De Paulis, et Xavier Tabet (dir.), « Seconde Guerre mondiale et Résistance en Italie : histoire, usages publics, narrations (1989-2025) ». In : Laboratoire italien. Politique et société [en ligne], n°34, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Sampagnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.217-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ohf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04972579v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Albert Dichy et Marjorie Delabarre : les archives de traducteurs à l’Institut Mémoires de l’édition contemporaine (IMEC, France)</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Dante Alighieri, &amp;lt;i&amp;gt;Vita nuova / La vie neuve&amp;lt;/i&amp;gt;. Œuvres complètes II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meta : journal des traducteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1079329ar⟩</w:t>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Voix de voyageuses, reporters et migrantes en Italie du XIXe siècle à aujourd’hui, 28, pp.213-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ohc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05061491v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;Vita Nova&amp;quot; di Dante tradotta in Francia nel secondo Novecento. Da André Pézard a Christian Bec</w:t>
+                <w:t xml:space="preserve">La Divine comédie en tierce rime de Kolja Mićević (1996-2017) et Danièle Robert (2016-2021) : une rupture épistémologique opérée par la créativité traductive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/transalpina.885⟩</w:t>
+              <w:t xml:space="preserve">Translationes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.43-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/tran-2025-0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061493v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Le massacre de Moggiona du 7 septembre1944 : une mémoire citoyenne partagée de la “guerre contre les civilsˮ en Toscane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariella Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Témoigner entre histoire et mémoire : revue pluridisciplinaire de la Fondation Auschwitz = Getuigen tussen geschiedenis en gedachtenis : multidisciplinair tijdschrift van de Auschwitz stichting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La photographie des génocides entre histoire et mémoire, 141, pp.128-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061492v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philologie et génétique des formes mouvantes du sens en traduction. Typologies et exemples : Proust, Saba, Dante…</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] &amp;lt;i&amp;gt;Italiano2020 : lingua nel mondo globale&amp;lt;/i&amp;gt;. Le rose che non colsi…, Benedetto Coccia, Massimo Vedovelli, Monica Barni, Francesco De Renzo, Silvana Ferreri, Andrea Villarini (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des mots aux actes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08745-8.p.0099⟩</w:t>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le regard féminin sur le territoire italien : récits de voyages et de migrations (XVIIIe-XXIe siècles), 27, pp.201-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12kpe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02147187v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debenedetti, Proust e Montale : la polifonia inaudita di Riviera, amici</w:t>
+                <w:t xml:space="preserve">Préface - Le défi de la complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Sampagnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ermeneutica Letteraria</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les hommes, les espaces, la nature : enjeux traductologiques, 5, 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147122v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il sodalizio franco-italiano di André Pézard eGianfranco Contini : l’ermeneutica filologica cometraduzione</w:t>
+                <w:t xml:space="preserve">Paysages ruraux, toponymes et produits normands : enjeux traductologiques des écrits de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arzanà. Cahiers de littérature médiévale italienne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023,  Les hommes, les espaces, la nature : enjeux traductologiques, 5, 15 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147139v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raboni critique et retraducteur de Proust face à l’héritage encombrant de Debenedetti</w:t>
+                <w:t xml:space="preserve">La &amp;quot;Vita Nova&amp;quot; di Dante tradotta in Francia nel secondo Novecento. Da André Pézard a Christian Bec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderni proustiani</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Traduire – et retraduire – les classiques, 24, pp.19-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147113v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le novelle della nonna&amp;quot; di Emma Perodi. Un congegno narrativo &amp;quot;popolare-nazionale&amp;quot; ante litteram</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Traduire – et retraduire – les classiques, 24, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147409v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Entretien avec Albert Dichy et Marjorie Delabarre : les archives de traducteurs à l’Institut Mémoires de l’édition contemporaine (IMEC, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Lavieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/transalpina.1129⟩</w:t>
+              <w:t xml:space="preserve">Meta : journal des traducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Archives de traduction / Translations archives, 66 (1), pp.209-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1079329ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092623v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lois génératives de la Recherche : L’&amp;quot;archicompétence&amp;quot; du traducteur (IV)</w:t>
+                <w:t xml:space="preserve">Philologie et génétique des formes mouvantes du sens en traduction. Typologies et exemples : Proust, Saba, Dante…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3790-8.p.0599⟩</w:t>
+              <w:t xml:space="preserve">Des mots aux actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Sémantique(s), sémiotique(s) et traductologie, 7, pp.99-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08745-8.p.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004088v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Pézard traducteur de Dante ou le choix inactuel de l’archaïsme</w:t>
+                <w:t xml:space="preserve">Debenedetti, Proust e Montale : la polifonia inaudita di Riviera, amici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ermeneutica Letteraria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Humanistica, XIII, pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19272/201708001007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147393v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lois génératives de la &amp;quot;Recherche&amp;quot; : La musicalité dans les traductions italiennes (II)</w:t>
+                <w:t xml:space="preserve">Il sodalizio franco-italiano di André Pézard eGianfranco Contini : l’ermeneutica filologica cometraduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3790-8.p.0397⟩</w:t>
+              <w:t xml:space="preserve">Arzanà. Cahiers de littérature médiévale italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Varia, 19, pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/arzana.1068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004054v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lois génératives de la &amp;quot;Recherche&amp;quot; (III)</w:t>
+                <w:t xml:space="preserve">Le novelle della nonna&amp;quot; di Emma Perodi. Un congegno narrativo &amp;quot;popolare-nazionale&amp;quot; ante litteram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Spécial CONCOURS CAPES &amp; Agrégation 2016, web 31, pp.87-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004069v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Ermeneutica letteraria. Rivista internazionale, no X, 2014 : Gianfranco Contini entre France et Italie : philologie et critique, Paolo Leoncini (éd.)</w:t>
+                <w:t xml:space="preserve">Raboni critique et retraducteur de Proust face à l’héritage encombrant de Debenedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaderni proustiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.307-327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04092635v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la révision et de la retraduction de la &amp;quot;Recherche&amp;quot; en Italie (I)</w:t>
+                <w:t xml:space="preserve">Les lois génératives de la &amp;quot;Recherche&amp;quot; : La musicalité dans les traductions italiennes (II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Traduire À la recherche du temps perdu de Marcel Proust, 1 (1), pp.121-127. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3790-8.p.0121⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Traduire À la recherche du temps perdu de Marcel Proust, 1 (1), pp.397-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3790-8.p.0397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147350v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traduction et le fascisme</w:t>
+                <w:t xml:space="preserve">André Pézard traducteur de Dante ou le choix inactuel de l’archaïsme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translationes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Poétiques des archives. Genèse des traductions et communautés de pratique, 18, pp.125-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147106v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les lois génératives de la Recherche : L’&amp;quot;archicompétence&amp;quot; du traducteur (IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Traduire À la recherche du temps perdu de Marcel Proust, 1 (1), pp.599-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3790-8.p.0599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/transalpina.2880⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04092617v1</w:t>
+                <w:t xml:space="preserve">hal-03004088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Rachel Hermetet</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Lavieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Poétiques des archives, 18, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.1129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Ermeneutica letteraria. Rivista internazionale, no X, 2014 : Gianfranco Contini entre France et Italie : philologie et critique, Paolo Leoncini (éd.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Poétiques des archives, 18, pp.201-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.1232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lois génératives de la &amp;quot;Recherche&amp;quot; (III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Traduire À la recherche du temps perdu de Marcel Proust, 1 (1), pp.579-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3790-8.p.0579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction et le fascisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translationes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Stages of the History of Translation, 7 (1), pp.28-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/tran-2016-0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la révision et de la retraduction de la &amp;quot;Recherche&amp;quot; en Italie (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Traduire À la recherche du temps perdu de Marcel Proust, 1 (1), pp.121-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3790-8.p.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Spaccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, L’Italie magique de Massimo Bontempelli, 11, pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.2880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Rachel Hermetet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2006, La traduction littéraire. Des aspects théoriques aux analyses textuelles, 9, pp.9-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transalpina.3140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante et les traductions de la Vita Nova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Dante, ses critiques, ses imitateurs. France-Italie XXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Donatella Bisconti; Université Clermont Auvergne - IHRIM UMR 5317; Université Ca’ Foscari de Venise, Mar 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traumi e resilienza nelle testimonianze narrative della Seconda Guerra mondiale: tre casi toscani a confronto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Dire les traumatismes du XXe siècle. De l’expérience à la création artistique italienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.293-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verità narrativa e vissuto esistenziale nel “(meta)romanzo” autobiografico Deviazione di Luce d’Eramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Luce d’Eramo, Une œuvre plurielle à la croisée des savoirs et des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.209-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens du projet Mémoires de guerre et le pacte autobiographique</w:t>
+                <w:t xml:space="preserve">Récits de guerre plurilingues : pour une mémoire créative européenne partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Archives et témoignages français et italiens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Caen, France. pp.31-48</w:t>
+              <w:t xml:space="preserve">IVe Assises Européennes du Plurilinguisme - Plurilinguisme et créativité : les langues, cœur d’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OEP (Observatoire Européen du Plurilinguisme, Paris); GEM+ (Pour une Gouvernance Européenne Multilingue, Bruxelles), May 2016, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147364v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens du projet Mémoires de guerre et le pacte autobiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Archives et témoignages français et italiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Caen, France. pp.31-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manuels français-italien &amp;quot;grammaire-traduction&amp;quot; du XVIIIe au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIe Colloque international de traduction et de traductologie : Enseigner et apprendre à « traduire de façon raisonnée »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Timișoara, Roumanie. pp.145-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3217,138 +3916,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits de guerre France-Italie. Débarquement en Normandie et Ligne gothique en Toscane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Archives et témoignages français et italiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Caen, 1, Indigo &amp; Côté-femmes éditions, 2015, (Archives plurilingues et témoignages), 978-2-35260-126-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racconti di guerra : plurilinguismo e traduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3416,51 +4209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="666088B8"/>
+    <w:nsid w:val="34775455"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3647,51 +4440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viviana-agostini-ouafi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034596380" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815032v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia De Paulis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Agostini-Ouafi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amrani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Gouez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;renger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pezard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147289v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sampagnay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147385v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lavieri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061689v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/archeologie-s-de-la-traduction-genese-et-exegese-par-andre-pezard-de-sa-traduction-de-dante.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09537-8.p.0129" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003089" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972579v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079329ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.885" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Colin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.868" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08745-8.p.0099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147122v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201708001007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/arzana.1068" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.1129" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03004088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3790-8.p.0599" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03004054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3790-8.p.0397" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03004069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3790-8.p.0579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092635v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.1232" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3790-8.p.0121" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tran-2016-0002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092617v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Spaccini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2880" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rachel Hermetet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3140" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147423v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147364v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146995v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viviana-agostini-ouafi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034596380" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815032v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia De Paulis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Agostini-Ouafi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amrani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Gouez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;renger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pezard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147289v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sampagnay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147385v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lavieri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mehnert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46500/83533995-014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061689v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147429v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/archeologie-s-de-la-traduction-genese-et-exegese-par-andre-pezard-de-sa-traduction-de-dante.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09537-8.p.0129" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147418v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003089" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ohf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ohc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554750v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/tran-2025-0003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kpe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.885" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Colin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.868" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061491v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079329ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08745-8.p.0099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201708001007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/arzana.1068" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03004054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3790-8.p.0397" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03004088v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3790-8.p.0599" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.1129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.1232" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03004069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3790-8.p.0579" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tran-2016-0002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3790-8.p.0121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Spaccini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2880" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rachel Hermetet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3140" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554866v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>