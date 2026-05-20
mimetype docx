--- v1 (2026-04-02)
+++ v2 (2026-05-20)
@@ -234,51 +234,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -444,3704 +444,7657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Récits de guerre France-Italie. Débarquement en Normandie et Ligne gothique en Toscane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bérenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Indigo &amp; Côté-femmes éditions, 1, 2015, (Archives plurilingues et témoignages, 1), 978-2-35260-126-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dante e il pittore persiano. Note sul [d'André Pézard]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viviana Agostini-Ouafi (édition critique annotée, introduction et traduction). Mucchi, 5, 120 p., 2014, (Strumenti : opuscoli di estetica, poetica, retorica, psicologia dell'arte), 978-88-7000-641-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proust et Michelet. Descente aux Enfers et résurrection du passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Indigo &amp; Côté-femmes éditions, 92 p., 2012, 2-2-35260-090-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nel buio regno. Proust, Michelet e Debenedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Cariti, 18, 105 p., 2011, (Logos), 978-88-87657-70-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Poetiche della traduzione</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poetiche della traduzione : Proust e Debenedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mucchi Editore, 2, 158 p., 2010, (Strumenti : opuscoli di estetica, poetica, retorica, psicologia dell'arte. - Modena : Mucchi), 978-88-7000-524-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Debenedetti traducteur de Marcel Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Cahiers de Transalpina, 1, 2-84133-197-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casentino in Fabula. Cent’anni di fiabe fantastiche (1893-1993) : Le novelle della nonna di Emma Perodi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edizioni Polistampa, 2000, 88-8394-159-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrivains italiens et leurs traducteurs français : narration, traduction, réception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Tramuta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Caen, 1996, 2-84133-073-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hommes, les espaces, la nature : enjeux traductologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Sampagnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétiques des archives. Genèse des traductions et communautés de pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Lavieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, 246 p., 2015, 978-2-84133-738-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Italie magique de Massimo Bontempelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Spaccini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.2870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction littéraire. Des aspects théoriques aux analyses textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Rachel Hermetet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.3130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust en Italie. Lectures critiques et influences littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.3528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praxéologie et génétique du traduire. La critique proustienne de Bernard de Fallois en italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohammed Jadir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduction et langue-culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Peter Lang GmbH, pp.61-77, 2024, (Studien zur Translation und interkulturellen Kommunikation in der Romania), 978-3-631-89948-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pézard und Dante: Traduktologische Selbstreflexion als aktive hermeneutische Kritik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Mehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lydia Schmuck; Franziska Humphreys; Anna Kinder; Douglas Pompeu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Übersetzungen im Archiv. Potenziale und Perspektiven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, Wallstein Verlag, pp.154-165, 2024, (Marbacher Schriften), 978-3-8353-3995-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46500/83533995-014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nota alla traduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard de Fallois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saggi su Proust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La nave di Teseo, pp.19-26, 2022, (I fari), 978-88-346-1082-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’auto-retraduction par Pézard de la Vita Nova de Dante : genèse d’un vers (VN XXIII v. 21)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabio Scotto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduzioni esemplari e saggi storici sul tradurre dal Romanticismo a oggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Cisalpino [Istituto editoriale universitario], pp.183-206, 2021, (Saggi), 978-88-205-1133-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse et exégèse par André Pézard de sa traduction de Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Henrot Sostero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie(s) de la traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-142, 2020, (Translatio), 978-2-406-09537-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09537-8.p.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategie narrative, tradizione orale e vernacolo poppese nel racconto di guerra di Natale Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alessia Busi, Lucilla Conigliello, Piero Scapecchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Rilliana e il Casentino. Percorsi di impegno civile e culturale. Studi in ricordo di Alessandro Brezzi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consiglio regionale della Toscana, pp.17-31, 2020, Edizioni dell'Assemblea, 213, 978-88-85617-73-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traumi e resilienza nelle testimonianze narrative della Seconda Guerra mondiale: tre casi toscani a confronto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Pia De Paulis; Viviana Agostini-Ouafi; Sarah Amrani; Brigitte Le Gouez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire i traumi dell’Italia del Novecento. Dall’esperienza alla creazione letteraria e artistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 170, Franco Cesati Editore, pp.293-308, 2020, (Quaderni della Rassegna), 978-88-7667-822-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique génétique et doute herméneutique. Réflexions de Pézard, traducteur de Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Esa Hartman; Patrick Hersant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au miroir des langues : la traduction réflexive. Avant-texte, intratexte, paratexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-22, 2019, 978-2-8130-0308-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813003089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rome dans la poésie de D’Annunzio (1878-1918) : de la ville des amoureux à la ville des guerriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-C. D'Amico, A. Testino-Zafiropoulos, P. Fleury, S. Madeleine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le mythe de Rome en Europe : modèles et contre-modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.243-257, 2012, 978-2-84133-400-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gli ascensori nella Recherche : non più scale, non ancora aerei, forse scatole magiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G.G.Greco, S. Martina, M. Piazza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proust e gli oggetti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Cáriti Editore, pp.53-57, 2012, 978-88-87657-79-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie et critique de la traduction : la question complexe du bi-texte littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefano Lazzarin, Mariella Colin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La critique littéraire du XXe siècle en France et en Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.23-38, 2007, 978-2-84133-306-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venise dans l'oeuvre de D'Annunzio (1895-1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Del Vento, Xavier Tabet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le mythe de Venise au XIXe siècle : débats historiographiques et représentations littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.209-225, 2006, 2-84133-267-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Toscane dans l'Alcyone de D'Annunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuseppe Sangirardi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le paysage dans la littérature italienne : de Dante à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Universitaires de Dijon, pp.109-123, 2006, Écritures, 2-915552-49-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Voce e il Libro nelle Novelle della nonna di Emma Perodi : messa in scena polifonica dei Nani di Castagnaio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chi vuole fiabe, chi vuole ? Voci e narrazioni di qui e d’altrove</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Idest, pp.15-35, 2002, 88-87078-22-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percorsi narrativi e itinerari casentinesi nelle Novelle della nonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Casentino in Fabula. Cent’anni di fiabe fantastiche (1893-1993) : Le novelle della nonna di Emma Perodi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Polistampa, pp.195-223, 2000, 88-8304-159-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il caso emblematico delle Novelle nella letteratura popolare italiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viviana Agostini-Ouafi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Casentino in Fabula. Cent’anni di fiabe fantastiche (1893-1993) : Le novelle della nonna di Emma Perodi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Polistampa, pp.13-53, 2000, 88-8304-159-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Mehnert</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 19, Wallstein Verlag, pp.154-165, 2024, (Marbacher Schriften), 978-3-8353-3995-8. </w:t>
+                <w:t xml:space="preserve">Mariella Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46500/83533995-014⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-José Tramuta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écrivains italiens et leurs traducteurs français : narration, traduction, réception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.7-9, 1996, 2-84133-073-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La nave di Teseo, pp.19-26, 2022, (I fari), 978-88-346-1082-4</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réception et traduction dans les échanges culturels contemporains entre la France et l’Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écrivains italiens et leurs traducteurs français : narration, traduction, réception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.73-95, 1996, 2-84133-073-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 5, Cisalpino [Istituto editoriale universitario], pp.183-206, 2021, (Saggi), 978-88-205-1133-3</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction littéraire et emprunt linguistique : considérations sur les traductions italiennes de Du côté de chez Swann (1946-1983)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et l’Italie : traductions et échanges culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Publications de l'Université de Caen, pp.69-80, 1992, 2-905461-71-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...195 lines deleted...]
-                <w:t xml:space="preserve">hal-02147418v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennie Luccioni, écrivaine, critique, lectrice et traductrice aux Éditions du Seuil, ou la naissance éditoriale du best-seller Le Petit Monde de don Camillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parallèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, (In)visibilised women translators: Recovery through the use of archives, 38 (1), pp.54-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le massacre de Moggiona du 7 septembre1944 : une mémoire citoyenne partagée de la “guerre contre les civilsˮ en Toscane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Témoigner entre histoire et mémoire : revue pluridisciplinaire de la Fondation Auschwitz = Getuigen tussen geschiedenis en gedachtenis : multidisciplinair tijdschrift van de Auschwitz stichting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, La photographie des génocides entre histoire et mémoire, 141, pp.128-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Dossier monographique, de Maria Pia De Paulis, et Xavier Tabet (dir.), « Seconde Guerre mondiale et Résistance en Italie : histoire, usages publics, narrations (1989-2025) ». In : Laboratoire italien. Politique et société [en ligne], n°34, 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.217-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ohf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Dante Alighieri, &amp;lt;i&amp;gt;Vita nuova / La vie neuve&amp;lt;/i&amp;gt;. Œuvres complètes II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Voix de voyageuses, reporters et migrantes en Italie du XIXe siècle à aujourd’hui, 28, pp.213-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ohc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Divine comédie en tierce rime de Kolja Mićević (1996-2017) et Danièle Robert (2016-2021) : une rupture épistémologique opérée par la créativité traductive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translationes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.43-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/tran-2025-0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] &amp;lt;i&amp;gt;Italiano2020 : lingua nel mondo globale&amp;lt;/i&amp;gt;. Le rose che non colsi…, Benedetto Coccia, Massimo Vedovelli, Monica Barni, Francesco De Renzo, Silvana Ferreri, Andrea Villarini (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le regard féminin sur le territoire italien : récits de voyages et de migrations (XVIIIe-XXIe siècles), 27, pp.201-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12kpe⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages ruraux, toponymes et produits normands : enjeux traductologiques des écrits de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023,  Les hommes, les espaces, la nature : enjeux traductologiques, 5, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Catherine Camugli Gallardo, Lire les textes anciens italiens. Éléments de morpho-syntaxe diachronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.189-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.4078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Renée Vivien, L’ardente agonia delle rose. Antologia poetica, a cura di Raffaela Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.215-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.4173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface - Le défi de la complexité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Sampagnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les hommes, les espaces, la nature : enjeux traductologiques, 5, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Luigi Pintor, Servabo. Mémoires de la fin du siècle, traduction de Franchita Gonzalez-Batlle révisée par Lucie Marignac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.177-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.3904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Albert Dichy et Marjorie Delabarre : les archives de traducteurs à l’Institut Mémoires de l’édition contemporaine (IMEC, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meta : journal des traducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Archives de traduction / Translations archives, 66 (1), pp.209-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1079329ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;Vita Nova&amp;quot; di Dante tradotta in Francia nel secondo Novecento. Da André Pézard a Christian Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Traduire – et retraduire – les classiques, 24, pp.19-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariella Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Traduire – et retraduire – les classiques, 24, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philologie et génétique des formes mouvantes du sens en traduction. Typologies et exemples : Proust, Saba, Dante…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des mots aux actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Sémantique(s), sémiotique(s) et traductologie, 7, pp.99-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08745-8.p.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debenedetti, Proust e Montale : la polifonia inaudita di Riviera, amici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ermeneutica Letteraria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Humanistica, XIII, pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19272/201708001007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il sodalizio franco-italiano di André Pézard eGianfranco Contini : l’ermeneutica filologica cometraduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arzanà. Cahiers de littérature médiévale italienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Varia, 19, pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/arzana.1068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raboni critique et retraducteur de Proust face à l’héritage encombrant de Debenedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni proustiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.307-327</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le novelle della nonna&amp;quot; di Emma Perodi. Un congegno narrativo &amp;quot;popolare-nazionale&amp;quot; ante litteram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Spécial CONCOURS CAPES &amp; Agrégation 2016, web 31, pp.87-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pézard traducteur de Dante ou le choix inactuel de l’archaïsme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Poétiques des archives. Genèse des traductions et communautés de pratique, 18, pp.125-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lois génératives de la Recherche : L’&amp;quot;archicompétence&amp;quot; du traducteur (IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Traduire À la recherche du temps perdu de Marcel Proust, 1 (1), pp.599-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3790-8.p.0599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Lavieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Poétiques des archives, 18, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.1129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lois génératives de la &amp;quot;Recherche&amp;quot; : La musicalité dans les traductions italiennes (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Traduire À la recherche du temps perdu de Marcel Proust, 1 (1), pp.397-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3790-8.p.0397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Fabio Scotto, Il senso del suono. Traduzione poetica e ritmo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Poétiques des archives Genèse des traductions et communautés de pratique, 18, pp.222-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.1327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lois génératives de la Recherche : La musicalité (II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Traduire À la recherche du temps perdu, 1, pp.397-401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lois génératives de la Recherche : L’onomastique, les expressions figées, les realia (III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.579-588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Ermeneutica letteraria. Rivista internazionale, no X, 2014 : Gianfranco Contini entre France et Italie : philologie et critique, Paolo Leoncini (éd.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Poétiques des archives, 18, pp.201-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.1232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lois génératives de la &amp;quot;Recherche&amp;quot; (III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Traduire À la recherche du temps perdu de Marcel Proust, 1 (1), pp.579-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3790-8.p.0579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction et le fascisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translationes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Stages of the History of Translation, 7 (1), pp.28-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/tran-2016-0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la révision et de la retraduction de la &amp;quot;Recherche&amp;quot; en Italie (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’études proustiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Traduire À la recherche du temps perdu de Marcel Proust, 1 (1), pp.121-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3790-8.p.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musicalité intertextuelle et effets phonostylistiques : Un amour de Swann en italien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foreign Language Education Research [Oe'gug'eo gyoyug yeon'gu]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Langage et traduction, 12, pp.153-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Patrizia Gabrielli, Anni di novità e di grandi cose. Il boom economico fra tradizione e cambiamento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16, pp.249-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.1903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo statuto narrativo del nome proprio proustiano e le traduzioni italiane di Du côté de chez Swann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni proustiani. Associazione degli amici di Marcel Proust </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.11-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Camilla Benaim, Elisa Rosselli e Valentina Supino, Memorie di guerra e di persecuzione. Tre generazioni a confronto (Firenze 1943-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16, pp.244-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.1873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricezione e traduzione nel secondo Novecento (Italia-Francia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fronesis. Semestrale di filosofia letteratura arte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.37-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Recensione: Patrizia Gabrielli, Anni di novità e di grandi cose. Il boom economico fra tradizione e cambiamento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primapersona. Percorsi autobiografici, semestrale della Fondazione Archivio Diaristico Nazionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.114-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix de la mère et le ton proustien. Poétiques de la traduction et de l’écriture créatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marcel Proust, 1012-1013, pp.61-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musicalità poetica e tradizione letteraria : Giacomo Debenedetti critico e traduttore di Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni proustiani. Associazione degli amici di Marcel Proust </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.9-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust en Italie : approches traductologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEPTET, Des mots aux actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Jean-René Ladmiral : une œuvre en mouvement, 3, pp.192-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Alessandro Iovinelli, Il salto oltraggioso del grillo. Saggi di narrativa e cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.216-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.2544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Il cavallo e la formica. Saggi di critica sulla traduzione, Graziano Benelli, Manuela Raccanello (éd.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.215-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.2529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il proustismo di Corrado Alvaro : dalla lettura critica e traduttiva alla riscrittura creatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fronesis. Semestrale di filosofia letteratura arte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.65-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Spaccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, L’Italie magique de Massimo Bontempelli, 11, pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.2880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] G. D’Annunzio, Poèmes d’amour et de gloire, Préface, choix, notes et traduction de M. Gallot, Paris, Istituto Italiano di cultura, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fronesis. Semestrale di filosofia letteratura arte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.246-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Toscana nell’Alcyone di D’Annunzio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erba d'Arno, rivista trimestrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 108-109, pp.59-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue et idéologie chez Giosuè Carducci. Un défi lancé aux traducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Carducci et Pascoli. Perspectives de recherche, 10, pp.83-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.3043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Rachel Hermetet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28, pp.217-220. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14ohf⟩</w:t>
+              <w:t xml:space="preserve">, 2006, La traduction littéraire. Des aspects théoriques aux analyses textuelles, 9, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.3140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">[Compte-rendu] Dante Alighieri, &amp;lt;i&amp;gt;Vita nuova / La vie neuve&amp;lt;/i&amp;gt;. Œuvres complètes II</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction d’après Umberto Eco : Dire quasi la stessa cosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Voix de voyageuses, reporters et migrantes en Italie du XIXe siècle à aujourd’hui, 28, pp.213-215. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14ohc⟩</w:t>
+              <w:t xml:space="preserve">, 2006, La traduction littéraire. Des aspects théoriques aux analyses textuelles, 9, pp.37-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.3155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...73 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture déracinée d’Alvaro ou la recherche du secret romanesque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Medievali e Moderni - arte letteratura storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Deux colloques internationaux. Atti dei convegni a cura di Antonella di Nallo, X (2), pp.43-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poésie de D’Annunzio en France et l’étrange destin d’Alcyone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lettres italiennes en France (II). Réception critique, influences, lectures, 8, pp.127-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.3293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">[Compte-rendu] &amp;lt;i&amp;gt;Italiano2020 : lingua nel mondo globale&amp;lt;/i&amp;gt;. Le rose che non colsi…, Benedetto Coccia, Massimo Vedovelli, Monica Barni, Francesco De Renzo, Silvana Ferreri, Andrea Villarini (dir.)</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Casentino di Emma Perodi, metafora della patria ideale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notiziario Bibliografico Toscano, rivista trimestrale di informazione bibliografica regionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Emma Perodi. Saggi critici e bibliografia (1850-2005), 1 (4), pp.69-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique de Proust chez Giacomo Debenedetti (1925-1946)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Le regard féminin sur le territoire italien : récits de voyages et de migrations (XVIIIe-XXIe siècles), 27, pp.201-204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12kpe⟩</w:t>
+              <w:t xml:space="preserve">, 2004, Proust en Italie. Lectures critiques et influences littéraires, 7, pp.41-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.3553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Les hommes, les espaces, la nature : enjeux traductologiques, 5, 6 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Casentino d’Emma Perodi, métaphore de la patrie idéale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, La nation en cartes postales, 36, pp.139-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Proust en Italie. Lectures critiques et influences littéraires, 7, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.3533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossi di Seppia lu, réécrit et commenté par Giacomo Debenedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Autour de Montale, 62, pp.87-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Debenedetti et Marcel Proust : de la critique d’identification à la traduction critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Écrivains-traducteurs : la traduction à l’œuvre, 16, pp.57-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitografia di una vallata toscana : il Casentino e le Novelle della nonna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atti e Memorie della Accademia Petrarca di Lettere, Arti e Scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Nuova serie vol. LVII, pp.489-514</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalla Guida del Casentino del Beni, alle Fiabe fantastiche della Perodi : fenomeni intertestuali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali aretini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 2, pp.231-242</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nom propre entre annexion et décentrement dans les traductions italiennes de Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de littératures et civilisations romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Traductions et réécritures, Italien (1), pp.49-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critica della traduzione e critica letteraria : riflessioni sulle traduzioni italiane da Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Micromégas, rivista di studi e confronti italiani e francesi, Università degli Studi di Roma "La Sapienza"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 53/54/55, pp.115-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Spécial CONCOURS CAPES &amp; Agrégation 2016, web 31, pp.87-110</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tradition et traduction : le proustisme en Italie de 1946 à 1983 à travers les traductions de Du côté de chez Swann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novecento. Cahiers du CERCIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, France-Italie, 13, pp.82-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.307-327</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traccia dell’Altro nelle traduzioni italiane di Du côté de chez Swann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni aretini. Laboratorio di ricerca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, Nome proprio e Scrittura, 3, pp.85-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...819 lines deleted...]
-                <w:t xml:space="preserve">hal-04092628v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante et les traductions de la Vita Nova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Dante, ses critiques, ses imitateurs. France-Italie XXe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Donatella Bisconti; Université Clermont Auvergne - IHRIM UMR 5317; Université Ca’ Foscari de Venise, Mar 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France. pp.293-308</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verità narrativa e vissuto esistenziale nel “(meta)romanzo” autobiografico Deviazione di Luce d’Eramo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Luce d’Eramo, Une œuvre plurielle à la croisée des savoirs et des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.209-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.209-226</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manuels français-italien &amp;quot;grammaire-traduction&amp;quot; du XVIIIe au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIIe Colloque international de traduction et de traductologie : Enseigner et apprendre à « traduire de façon raisonnée »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Timișoara, Roumanie. pp.145-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, OEP (Observatoire Européen du Plurilinguisme, Paris); GEM+ (Pour une Gouvernance Européenne Multilingue, Bruxelles), May 2016, Bruxelles, Belgique</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens du projet Mémoires de guerre et le pacte autobiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Archives et témoignages français et italiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Caen, France. pp.31-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147364v1</w:t>
-              </w:r>
-[...194 lines deleted...]
-                <w:t xml:space="preserve">hal-02054924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racconti di guerra : plurilinguismo e traduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Agostini-Ouafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4209,51 +8162,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34775455"/>
+    <w:nsid w:val="E832D3D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4440,51 +8393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viviana-agostini-ouafi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034596380" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815032v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia De Paulis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Agostini-Ouafi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amrani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Gouez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;renger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pezard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147289v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sampagnay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147385v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lavieri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mehnert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46500/83533995-014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061689v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147429v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/archeologie-s-de-la-traduction-genese-et-exegese-par-andre-pezard-de-sa-traduction-de-dante.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09537-8.p.0129" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147418v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003089" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ohf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ohc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554750v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/tran-2025-0003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kpe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.885" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Colin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.868" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061491v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079329ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08745-8.p.0099" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201708001007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/arzana.1068" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03004054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3790-8.p.0397" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03004088v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3790-8.p.0599" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092623v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.1129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.1232" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03004069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3790-8.p.0579" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tran-2016-0002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147350v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3790-8.p.0121" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Spaccini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2880" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rachel Hermetet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3140" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147423v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054924v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554866v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viviana-agostini-ouafi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034596380" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815032v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia De Paulis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Agostini-Ouafi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amrani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Gouez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline B&#233;renger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pezard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147297v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147289v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622776v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622821v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05623424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tramuta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972571v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Sampagnay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147385v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lavieri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622839v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Spaccini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2870" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Rachel Hermetet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3130" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mehnert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46500/83533995-014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/archeologie-s-de-la-traduction-genese-et-exegese-par-andre-pezard-de-sa-traduction-de-dante.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09537-8.p.0129" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05625707v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147418v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003089" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05624461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05624471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05624428v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622794v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05623634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622825v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05623437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05623458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05623537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554695v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ohf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ohc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554750v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/tran-2025-0003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kpe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.4078" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.4173" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622677v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3904" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1079329ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.885" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.868" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08745-8.p.0099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201708001007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/arzana.1068" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147409v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03004088v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3790-8.p.0599" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092623v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.1129" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03004054v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3790-8.p.0397" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05624539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.1327" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05624527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05624530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092635v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.1232" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03004069v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3790-8.p.0579" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147106v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tran-2016-0002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3790-8.p.0121" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05624523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05624505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.1903" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05624578v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05624472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.1873" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05624514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05624592v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05624517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05624454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05624467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05624445v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2544" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05624444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2529" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05624433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092617v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2880" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05624435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05623654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622833v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3140" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622811v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3155" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622803v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622723v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3293" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3553" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05623640v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05622683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3533" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05623409v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05623416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05623470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05623491v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05623506v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05623527v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05623547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05623553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055921v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02146995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147364v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554866v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>