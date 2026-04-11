--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -222,1296 +222,1296 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la culture sensorielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Sompairac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Fratagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Gobbato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Essoukan Epée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éclats. Revue des doctorantes et doctorants de l’école doctorale 592 LECLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable development and museum professions: a preliminary study in emerging trends and transformations</w:t>
+                <w:t xml:space="preserve">Towards a Theory of Embodiment in the Museum. The Case of Lighting and its Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Gobbato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midas Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/121su⟩</w:t>
+              <w:t xml:space="preserve">Éclats. Revue des doctorantes et doctorants de l’école doctorale 592 LECLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/eclats.575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653536v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un musée pour tous les publics. Fédérer l’inclusion par une approche internationale</w:t>
+                <w:t xml:space="preserve">Sustainable development and museum professions: a preliminary study in emerging trends and transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Gobbato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Russo-Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Midas Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/121su⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859527v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Theory of Embodiment in the Museum. The Case of Lighting and its Functions</w:t>
+                <w:t xml:space="preserve">Un musée pour tous les publics. Fédérer l’inclusion par une approche internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Gobbato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Russo-Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éclats. Revue des doctorantes et doctorants de l’école doctorale 592 LECLA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 210, pp.8-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799337v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illuminating Museums. From Design to Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Gobbato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Varia, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ambiances.4495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art sacré en lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Gobbato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, La production textile : quelles dynamiques patrimoniales ?, 50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/insitu.38659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconsidérer l’éclairage muséographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Gobbato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOFOM Study Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les espaces de la muséologie mondiale, 50-2, pp.123-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/iss.4806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Collections Sortent de l’Ombre: le Cas de la Scénographie, ou une Approche Multisensorielle pour Réinvestir les Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Gobbato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Museum International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 74 (293-294), pp.18-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13500775.2022.2157554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œuvre et son éclairage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Gobbato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 202-203, pp.16-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ocim.5194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collections Emerge from the Shadows: Exhibition Design, or a Multi-sensory Approach to Reinvesting in Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Gobbato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Museum International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 74 (1-2), pp.18-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13500775.2022.2157554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éclairer pour illuminer</w:t>
+                <w:t xml:space="preserve">On how lighting shaped museums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Gobbato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuova Museologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, pp.24-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126094v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On how lighting shaped museums</w:t>
+                <w:t xml:space="preserve">L’éclairage au musée, un dispositif de médiation « sensorielle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Gobbato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuova Museologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45, pp.24-36</w:t>
+              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.61-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525763v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éclairage au musée, un dispositif de médiation « sensorielle »</w:t>
+                <w:t xml:space="preserve">Éclairer pour illuminer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Gobbato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 194, pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ocim.4259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754876v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éclairage dynamique, un dispositif de médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Gobbato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Blondeau</w:t>
+                <w:t xml:space="preserve">Marine Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/activites.5598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615406v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-04801842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2038,51 +2038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Gobbato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685268v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653536v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121su" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859527v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Russo-Ricci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/eclats.575" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.4495" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.38659" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.4806" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13500775.2022.2157554" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.5194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126094v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.4259" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525763v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Th&#233;bault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5598" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sompairac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fratagnoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Essoukan Ep&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685261v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/patrimoines-en-arts-et-medias/76337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dominiguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03898376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Gobbato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685268v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sompairac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fratagnoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Essoukan Ep&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799337v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/eclats.575" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121su" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Russo-Ricci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.4495" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.38659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.4806" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13500775.2022.2157554" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.5194" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Th&#233;bault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.4259" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5598" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685261v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/patrimoines-en-arts-et-medias/76337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dominiguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03898376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>