--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -1605,182 +1605,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cifre. Retour d’expérience d’une docteure</w:t>
+                <w:t xml:space="preserve">La réciprocité enquêteur·trice – enquêté·e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Gobbato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de déontologie de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.53-66, 2022, 978-2-343-25527-9</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.67-82, 2022, 978-2-343-25527-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807662v1</w:t>
+                <w:t xml:space="preserve">hal-03807656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réciprocité enquêteur·trice – enquêté·e</w:t>
+                <w:t xml:space="preserve">La Cifre. Retour d’expérience d’une docteure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Gobbato</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Dominiguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annelise Gavoille, Marie Grenon, Samuel Lhuillery, Sacha Peluchon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de déontologie de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.67-82, 2022, 978-2-343-25527-9</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.53-66, 2022, 978-2-343-25527-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807656v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2038,51 +2038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Gobbato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685268v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sompairac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fratagnoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Essoukan Ep&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799337v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/eclats.575" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121su" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Russo-Ricci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.4495" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.38659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.4806" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13500775.2022.2157554" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.5194" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Th&#233;bault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.4259" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5598" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685261v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/patrimoines-en-arts-et-medias/76337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dominiguez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03898376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Gobbato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685268v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raffard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sompairac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fratagnoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Essoukan Ep&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799337v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/eclats.575" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121su" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Russo-Ricci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.4495" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.38659" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/iss.4806" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13500775.2022.2157554" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.5194" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754876v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Th&#233;bault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.4259" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blondeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5598" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685261v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/patrimoines-en-arts-et-medias/76337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dominiguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03898376v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>