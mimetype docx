--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -75,6203 +75,6203 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECONSTRUCTING EARLIEST DIAGENESIS CONDITION USING SEDIMENTO LOGICAL AND GEOCHEMICAL CHARACTERISTICS OF GLAUCONITES . APPLICATION TO LIMESTONEMARLSTONE ALTERNATION IN THE BOULONNAIS</w:t>
+                <w:t xml:space="preserve">Smectitization of diatoms in a lacustrine environment: the debate is still open</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54563/asgn.2568⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54563/asgn.2772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933152v1</w:t>
+                <w:t xml:space="preserve">hal-05572454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol variability over oceans using micro-pulse lidar and photometer: Insights from TRANSAMA ship-based campaign</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Blarel</w:t>
+                <w:t xml:space="preserve">Intertwined fates of iron-bearing, authigenic minerals during early diagenesis of sandy marine deposits: glauconite, pyrite and magnetite as a fleeting memory of the early days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Elisabeta Popovici</w:t>
+                <w:t xml:space="preserve">Olivier Averbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Torres</w:t>
+                <w:t xml:space="preserve">François Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357 (G1), pp.329-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-3481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370460v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the Formation of Crystalline Aluminosilicate Phases in Glass-Ceramics by Calcination of Alkali-Brick Aggregates, Enabling Cs+, Rb+, Co2+, and Sr2+ Encapsulation</w:t>
+                <w:t xml:space="preserve">Aerosol variability over oceans using micro-pulse lidar and photometer: Insights from TRANSAMA ship-based campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Boughriet</w:t>
+                <w:t xml:space="preserve">Maria Fernanda Sanchez-Barrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas-Gaël-Gervil Doyemet</w:t>
+                <w:t xml:space="preserve">Philippe Goloub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Poumaye</w:t>
+                <w:t xml:space="preserve">Luc Blarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Alaimo</w:t>
+                <w:t xml:space="preserve">Ioana Elisabeta Popovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+                <w:t xml:space="preserve">Benjamin Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Applied Science-Basel, 15 (3), pp.1379. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app15031379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-3481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996944v1</w:t>
+                <w:t xml:space="preserve">hal-05370460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertwined fates of iron-bearing, authigenic minerals during early diagenesis of sandy marine deposits: glauconite, pyrite and magnetite as a fleeting memory of the early days</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">RECONSTRUCTING EARLIEST DIAGENESIS CONDITION USING SEDIMENTO LOGICAL AND GEOCHEMICAL CHARACTERISTICS OF GLAUCONITES . APPLICATION TO LIMESTONEMARLSTONE ALTERNATION IN THE BOULONNAIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.301⟩</w:t>
+              <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54563/asgn.2568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181264v1</w:t>
+                <w:t xml:space="preserve">hal-04933152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hypertidal Santa Cruz – Chico River Estuary (South Patagonia, Argentina): A hybrid ria-type system under extreme tides, arid climate and active uplift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of the Formation of Crystalline Aluminosilicate Phases in Glass-Ceramics by Calcination of Alkali-Brick Aggregates, Enabling Cs+, Rb+, Co2+, and Sr2+ Encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas-Gaël-Gervil Doyemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+                <w:t xml:space="preserve">Nicole Poumaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+                <w:t xml:space="preserve">Veronique Alaimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106728⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Applied Science-Basel, 15 (3), pp.1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app15031379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777131v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contrasting origins of glauconite in the shallow marine environment highlight this mineral as a marker of paleoenvironmental conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">The hypertidal Santa Cruz – Chico River Estuary (South Patagonia, Argentina): A hybrid ria-type system under extreme tides, arid climate and active uplift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Cuitiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Abraham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+                <w:t xml:space="preserve">Roberto Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Delattre</w:t>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 355 (S2), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.106728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219739v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Distributions of Benthic Foraminifera in the Adriatic Sea with Gradient Forest and Structural Equation Models</w:t>
+                <w:t xml:space="preserve">Quaternary sedimentary processes on the Bahamas: From platform to abyss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoud A. Rostami</w:t>
+                <w:t xml:space="preserve">K. Fauquembergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+                <w:t xml:space="preserve">E. Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+                <w:t xml:space="preserve">T. Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
+                <w:t xml:space="preserve">J.J.G. Reijmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Virginia Alves Martins</w:t>
+                <w:t xml:space="preserve">J. Borgomano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (2), pp.794. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 459, pp.107044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app13020794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254879v1</w:t>
+                <w:t xml:space="preserve">hal-04254858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sedimentological oxymoron: highly evolved glauconite of earliest diagenetic origin.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The contrasting origins of glauconite in the shallow marine environment highlight this mineral as a marker of paleoenvironmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+                <w:t xml:space="preserve">Romain Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 355 (G1), pp.157-173. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.208⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 355 (S2), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090605v1</w:t>
+                <w:t xml:space="preserve">hal-04219739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary sedimentary processes on the Bahamas: From platform to abyss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the Distributions of Benthic Foraminifera in the Adriatic Sea with Gradient Forest and Structural Equation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud A. Rostami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Fauquembergue</w:t>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ducassou</w:t>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Mulder</w:t>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J.G. Reijmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Borgomano</w:t>
+                <w:t xml:space="preserve">Maria Virginia Alves Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107044⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13020794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254858v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source-to-sink pathways of clay minerals in the cadiz contourite system over the last 25 kyrs: The segregational role of mediterranean outflow water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A sedimentological oxymoron: highly evolved glauconite of earliest diagenetic origin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Moal-Darrigade</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Perello</w:t>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2021.106697⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355 (G1), pp.157-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437595v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing controls on organic matter enrichments in hemipelagic marls of the Aptian-Lower Albian Blue Marls of the Vocontian Basin (France): an unexpected variability observed from multiple “organic-rich” levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source-to-sink pathways of clay minerals in the cadiz contourite system over the last 25 kyrs: The segregational role of mediterranean outflow water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Moal-Darrigade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hanquiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Caillaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Marie-Claire Perello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2022001⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 443, pp.106697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2021.106697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536719v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary pyrite as a trap of organic matter: preliminary results from large-framboid observation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+                <w:t xml:space="preserve">Assessing controls on organic matter enrichments in hemipelagic marls of the Aptian-Lower Albian Blue Marls of the Vocontian Basin (France): an unexpected variability observed from multiple “organic-rich” levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melesio Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan R Hlohowskyj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ejm-34-77-2022⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2022001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548957v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large West Antarctic Ice Sheet Explains Early Neogene Sea-Level Amplitude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentary pyrite as a trap of organic matter: preliminary results from large-framboid observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James W. Marschalek</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abderrahmane Bensadok</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04148-0⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ejm-34-77-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796588v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major element signatures of silicate dust deposited on the West African margin: links with transport patterns and provenance regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Large West Antarctic Ice Sheet Explains Early Neogene Sea-Level Amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James W. Marschalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zurli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Talarico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina van de Flierdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryll Le Quilleuc</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
+                <w:t xml:space="preserve">Pieter Vermeesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JD035030⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 600 (7889), pp.450-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04148-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374618v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndepositional glauconite as a paleoenvironmental proxy - the lower Cenomanian Chalk of Cap Blanc Nez (N-France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+                <w:t xml:space="preserve">Major element signatures of silicate dust deposited on the West African margin: links with transport patterns and provenance regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryll Le Quilleuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloys Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevgeny Derimian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussenatou Nzié</w:t>
+                <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 584, pp.120508. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (20), 21p. / e2021JD035030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JD035030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374316v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiogenic isotopic and clay mineralogical signatures of terrigenous particles as water-mass tracers: New insights into South Atlantic deep circulation during the last termination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syndepositional glauconite as a paleoenvironmental proxy - the lower Cenomanian Chalk of Cap Blanc Nez (N-France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Beny</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A Bory</w:t>
+                <w:t xml:space="preserve">Oussenatou Nzié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106089⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 584, pp.120508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992431v1</w:t>
+                <w:t xml:space="preserve">hal-03374316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Mississippian limestone sedimentary environment in southern Pembrokeshire (Bullslaughter Bay, Wales): evidence of meteoric diagenesis and hypersaline features</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Turbidite-induced re-oxygenation episodes of the sediment- water interface in a diverticulum of the Tethys Ocean during the Oceanic Anoxic Event 1a: The French Vocontian Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melesio Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0016756820000758⟩</w:t>
+              <w:t xml:space="preserve">Depositional Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.352-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dep2.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992424v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbidite-induced re-oxygenation episodes of the sediment- water interface in a diverticulum of the Tethys Ocean during the Oceanic Anoxic Event 1a: The French Vocontian Basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+                <w:t xml:space="preserve">Radiogenic isotopic and clay mineralogical signatures of terrigenous particles as water-mass tracers: New insights into South Atlantic deep circulation during the last termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Beny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G R Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depositional Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dep2.102⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862330v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of palaeoenvironmental conditions of the Vaca Muerta formation in the southern part of the Neuquén Basin (Tithonian-Valanginian): Evidences of initial short-lived development of anoxia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Mississippian limestone sedimentary environment in southern Pembrokeshire (Bullslaughter Bay, Wales): evidence of meteoric diagenesis and hypersaline features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Battiau-Queney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Préat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesma Krim</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Philippe Recourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.02.011⟩</w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0016756820000758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336857v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on elemental and Pb and Nd isotope compositions of South American and Southern African aerosol sources to the South Atlantic Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of palaeoenvironmental conditions of the Vaca Muerta formation in the southern part of the Neuquén Basin (Tithonian-Valanginian): Evidences of initial short-lived development of anoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesma Krim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Khondoker</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">K. Kreissig</w:t>
+                <w:t xml:space="preserve">Cédric Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemer.2018.05.001⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.176-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347537v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoenvironmental evolution of the southern Neuquèn basin (Argentina) during the Tithonian-Berriasian (Vaca Muerta and Picún Leufú Formations): a multi-proxy approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+                <w:t xml:space="preserve">New constraints on elemental and Pb and Nd isotope compositions of South American and Southern African aerosol sources to the South Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Khondoker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van de Flierdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rehkamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Imbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Aubourg</w:t>
+                <w:t xml:space="preserve">K. Kreissig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2017196⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (3), pp.372-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemer.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815868v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scaled lateral variations of an organic-rich formation in a ramp-type depositional environment (the Late Jurassic of the Boulonnais, France): impact of the clastic supply.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleoenvironmental evolution of the southern Neuquèn basin (Argentina) during the Tithonian-Berriasian (Vaca Muerta and Picún Leufú Formations): a multi-proxy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesma Krim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebraheem Hatem</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 188 (5), pp.31. </w:t>
+              <w:t xml:space="preserve">, 2017, 188 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2017193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2017196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638352v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental control on a land–sea transitional setting: integrated sedimentological, geochemical and faunal approaches</w:t>
+                <w:t xml:space="preserve">Small-scaled lateral variations of an organic-rich formation in a ramp-type depositional environment (the Late Jurassic of the Boulonnais, France): impact of the clastic supply.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
+                <w:t xml:space="preserve">Ebraheem Hatem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Averbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-015-4957-7⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 188 (5), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2017193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271095v1</w:t>
+                <w:t xml:space="preserve">hal-01638352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes, climate and anthropogenic impact in southern-eastern Tunisia during the last 8 kyr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental control on a land–sea transitional setting: integrated sedimentological, geochemical and faunal approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jaouadi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Lakhdar</w:t>
+                <w:t xml:space="preserve">Rodolfo Coccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-12-1339-2016⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (2), pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-015-4957-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319967v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiobenthos and free-living nematodes as tools for biomonitoring environments affected by riverine impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental changes, climate and anthropogenic impact in southern-eastern Tunisia during the last 8 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Semprucci</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+                <w:t xml:space="preserve">R. Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-015-4493-7⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (6), pp.1339-1359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-12-1339-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280555v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of the Triassic-Jurassic Maliac oceanic lithosphere: insights from the supra-ophiolitic series of Othris (continental Greece)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meiobenthos and free-living nematodes as tools for biomonitoring environments affected by riverine impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Semprucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Frontalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Sbrocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Ferrière</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martial Caridroit</w:t>
+                <w:t xml:space="preserve">E Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.6.399⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 187 (5), pp.251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-015-4493-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303605v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiproxy approach for Holocene paleoenvironmental reconstructions from microorganisms (testate amoebae and foraminifera) and sediment analyses: The infilling of the Loire Valley in Nantes (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution of the Triassic-Jurassic Maliac oceanic lithosphere: insights from the supra-ophiolitic series of Othris (continental Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulian Dumitrica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Delaine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Le Cadre</w:t>
+                <w:t xml:space="preserve">Martial Caridroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683614561883⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186 (6), pp.399-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.6.399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03310355v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la lithosphère océanique maliaque triasico-jurassique : Apports de l’étude des séries supra-ophiolitiques d’Othrys (Grèce continentale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Chanier</w:t>
+                <w:t xml:space="preserve">Multiproxy approach for Holocene paleoenvironmental reconstructions from microorganisms (testate amoebae and foraminifera) and sediment analyses: The infilling of the Loire Valley in Nantes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Delaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter O Baumgartner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martial Caridroit</w:t>
+                <w:t xml:space="preserve">Valérie Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.407-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683614561883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280448v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron availability as a dominant control on the primary composition and diagenetic overprint of organic-matter-rich rocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Tribovillard</w:t>
+                <w:t xml:space="preserve">Evolution de la lithosphère océanique maliaque triasico-jurassique : Apports de l’étude des séries supra-ophiolitiques d’Othrys (Grèce continentale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hatem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Peter O Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulian Dumitrica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Caridroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186 (6), pp.399-411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140047v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Mayan land use on Laguna Tusp an watershed (Pet en, Guatemala) as seen through clay and ostracode analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron availability as a dominant control on the primary composition and diagenetic overprint of organic-matter-rich rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hatem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Averbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barbecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fleury</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaelogical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.05.032⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 401, pp.67-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174868v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing provenance diagrams: Lessons from the well-constrained Cariaco Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Recourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 389, pp.91 - 103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The weathered Carboniferous limestone at Bullslaughter Bay, South Wales: the first example of ghost-rock recorded in the British Isles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of Mayan land use on Laguna Tusp an watershed (Pet en, Guatemala) as seen through clay and ostracode analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malaizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt D Rowberry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geologica Belgica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaelogical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (49), pp.372-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.05.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280576v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on detrital sedimentation in the Cariaco Basin during the last climatic cycle: insight from clay minerals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The weathered Carboniferous limestone at Bullslaughter Bay, South Wales: the first example of ghost-rock recorded in the British Isles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt D Rowberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Battiau-Queney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Riboulleau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Peter Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Błażej Błażejowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ghost-rock karstification, the recent theory of karstogenesis &amp; Karst research, Challenges for the XXIst century, 17 (1), pp.33-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282860v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay mineralogy of surface sediments as a tool for deciphering river contributions to the Cariaco Basin (Venezuela)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Controls on detrital sedimentation in the Cariaco Basin during the last climatic cycle: insight from clay minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrc.20079⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94, pp.62-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033110v1</w:t>
+                <w:t xml:space="preserve">hal-03282860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deglacial and Holocene vegetation and climatic changes in the southern Central Mediterranean from a direct land–sea correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A three-year time series of mineral dust deposits on the West African margin: Sedimentological and geochemical signatures and implications for interpretation of marine paleo-dust records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Skonieczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
+                <w:t xml:space="preserve">W. Abouchami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Dormoy</w:t>
+                <w:t xml:space="preserve">S. J. G. Galer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-767-2013⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 364, pp.145-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812040v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect and direct &amp;lt;sup&amp;gt;29&amp;lt;/sup&amp;gt;Si dynamic nuclear polarization of dispersed nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xingyu Lu</w:t>
+                <w:t xml:space="preserve">Environmental control on shell structure and composition of agglutinated foraminifera along a proximal–distal transect in the Marmara Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Coccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CC36170A⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 335, pp.114 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807301v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital-scale climate forcing of grassland burning in southern Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Deglacial and Holocene vegetation and climatic changes in the southern Central Mediterranean from a direct land–sea correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Essallami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1214292110⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (2), pp.767-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-767-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842773v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene vegetation and climate changes in the central Mediterranean inferred from a high-resolution marine pollen record (Adriatic Sea)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Tracking atmospheric and riverine terrigenous supplies variability during the last glacial and the Holocene in central Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. Dormoy</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Turon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9: (5), pp.2023-2042 (IF 3,556). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-2023-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.1065-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-1065-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865514v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking atmospheric and riverine terrigenous supplies variability during the last glacial and the Holocene in central Mediterranean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Holocene vegetation and climate changes in the central Mediterranean inferred from a high-resolution marine pollen record (Adriatic Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Turon</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (3), pp.1065-1087. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-1065-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9: (5), pp.2023-2042 (IF 3,556). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-2023-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861322v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric re-organization during Marine Isotope Stage 3 over the North American continent: sedimentological and mineralogical evidence from the Gulf of Mexico</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. P. Flower</w:t>
+                <w:t xml:space="preserve">Indirect and direct &amp;lt;sup&amp;gt;29&amp;lt;/sup&amp;gt;Si dynamic nuclear polarization of dispersed nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aany Sofia Lilly Thankamony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.10.002⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (28), pp.2864 - 2866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CC36170A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210028v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North-south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Orbital-scale climate forcing of grassland burning in southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda Sánchez Goñi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunia H. Urrego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Colombaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (13), pp.5069-5073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1214292110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861167v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La séquence lacustre du maar d’Alleret (Massif Central, France) : téphrochronologie et évolution paléoenvironnementale en Europe occidentale au début du Pléistocène moyen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+                <w:t xml:space="preserve">Clay mineralogy of surface sediments as a tool for deciphering river contributions to the Cariaco Basin (Venezuela)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lorenzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.6808⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (2), pp.750-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrc.20079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483883v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental control on shell structure and composition of agglutinated foraminifera along a proximal–distal transect in the Marmara Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Guillot</w:t>
+                <w:t xml:space="preserve">Atmospheric re-organization during Marine Isotope Stage 3 over the North American continent: sedimentological and mineralogical evidence from the Gulf of Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Flower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.10.013⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.62-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280590v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-year time series of mineral dust deposits on the West African margin: Sedimentological and geochemical signatures and implications for interpretation of marine paleo-dust records</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. J. G. Galer</w:t>
+                <w:t xml:space="preserve">North-south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colombaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.12.039⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.2043-2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105633v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of African aridity on the isotopic signature of Atlantic deep waters across the Middle Pleistocene Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Malaizé</w:t>
+                <w:t xml:space="preserve">La séquence lacustre du maar d’Alleret (Massif Central, France) : téphrochronologie et évolution paléoenvironnementale en Europe occidentale au début du Pléistocène moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Jullien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francis Grousset</w:t>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.09.010⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (4), pp.443-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.6808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329205v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 7-13 March 2006 major Saharan outbreak: Multiproxy characterization of mineral dust deposited on the West African margin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Abouchami</w:t>
+                <w:t xml:space="preserve">The impact of African aridity on the isotopic signature of Atlantic deep waters across the Middle Pleistocene Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malaizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J.G. J G Galer</w:t>
+                <w:t xml:space="preserve">Francis Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 116 (D18), pp.D18210. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (1), pp.182-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011JD016173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2011.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00649291v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of germanium to marine sediments: insights from its accumulation in radiolarites and authigenic capture under reducing conditions. Some examples through geological ages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taniel Danelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6316,3945 +6316,4079 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting rainfall patterns over North America during the Holocene and Last Interglacial as recorded by sediments of the northern Gulf of Mexico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 7-13 March 2006 major Saharan outbreak: Multiproxy characterization of mineral dust deposited on the West African margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Skonieczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Abouchami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Montero-Serrano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aloys Bory</w:t>
+                <w:t xml:space="preserve">S.J.G. J G Galer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL048194⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (D18), pp.D18210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JD016173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00629865v1</w:t>
+                <w:t xml:space="preserve">insu-00649291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 7–13 March 2006 major Saharan outbreak: Multiproxy characterization of mineral dust deposited on the West African margin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Abouchami</w:t>
+                <w:t xml:space="preserve">Contrasting rainfall patterns over North America during the Holocene and Last Interglacial as recorded by sediments of the northern Gulf of Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Montero-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Galer</w:t>
+                <w:t xml:space="preserve">Anders E Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloys Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JD016173⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L14709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL048194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105649v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00629865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpectedly low organic matter content in Cariaco Basin sediments during the Younger Dryas: Origin and implications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The 7–13 March 2006 major Saharan outbreak: Multiproxy characterization of mineral dust deposited on the West African margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Skonieczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Abouchami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (D18), pp.D18210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JD016173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600174v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in precipitation regimes over North America during the Holocene as recorded by mineralogy and geochemistry of Gulf of Mexico sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpectedly low organic matter content in Cariaco Basin sediments during the Younger Dryas: Origin and implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Carlos Montero-Serrano</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothy W. Lyons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.09.004⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343, pp.351-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280609v1</w:t>
+                <w:t xml:space="preserve">hal-00600174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North western Alps Holocene paleohydrology recorded by flooding activity in Lake Le Bourget, France and possible relations with Mont-Blanc glaciers fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in precipitation regimes over North America during the Holocene as recorded by mineralogy and geochemistry of Gulf of Mexico sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carlos Montero-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Debret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Magand</w:t>
+                <w:t xml:space="preserve">Thomas Sionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloys Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.016⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (3-4), pp.132 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00496389v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance of freshwater pulses in the Gulf of Mexico during the last deglaciation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">North western Alps Holocene paleohydrology recorded by flooding activity in Lake Le Bourget, France and possible relations with Mont-Blanc glaciers fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rolland-Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin P Flower</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Tribovillard</w:t>
+                <w:t xml:space="preserve">O. Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 74 (2), pp.235-245. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (17-18), pp.2185-2200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2010.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2010.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00564117v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00496389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene glacier and deep water dynamics, Adélie Land region, East Antarctica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hans Renssen</w:t>
+                <w:t xml:space="preserve">Provenance of freshwater pulses in the Gulf of Mexico during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P Flower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.12.024⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (2), pp.235-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2010.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971458v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00564117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence from wavelet analysis for a mid-Holocene transition in global climate forcing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sediment (grain size and clay mineralogy) and organic matter quality control on living benthic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.06.005⟩</w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (1), pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2008.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00442817v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresses récurrentes en Méditerranée au cours des derniers 50 000 ans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does a strong pycnocline impact organic-matter preservation and accumulation in an anoxic setting? The case of the Orca Basin, Gulf of Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montero Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sec.2009.0181⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 341 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419569v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a strong pynocline impact organic-matter preservation and accumulation in an anoxic setting ? The case of the Orca Basin, Gulf of Mexico</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+                <w:t xml:space="preserve">Holocene glacier and deep water dynamics, Adélie Land region, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien S Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja S Ganeshram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.10.002⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.1291 - 1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371297v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene glacier and deep water dynamics, Adélie Land region, East Antarctica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Denis</w:t>
+                <w:t xml:space="preserve">Evidence from wavelet analysis for a mid-Holocene transition in global climate forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Costra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Crosta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raja S Ganeshram</w:t>
+                <w:t xml:space="preserve">Jean-Robert Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 28 (13-14), pp.1291-1303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.12.024⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 28 (25-26), pp.2675-2688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02105668v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00442817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary evidence of deglacial megafloods in the northern Gulf of Mexico (Pigmy Basin)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+                <w:t xml:space="preserve">Holocene glacier and deep water dynamics, Adélie Land region, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien S Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja S Ganeshram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 28 (27-28), pp.3333 - 3347. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 28 (13-14), pp.1291-1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.09.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03280613v1</w:t>
+                <w:t xml:space="preserve">hal-02105668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a strong pycnocline impact organic-matter preservation and accumulation in an anoxic setting? The case of the Orca Basin, Gulf of Mexico</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sécheresses récurrentes en Méditerranée au cours des derniers 50 000 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.10.002⟩</w:t>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (2), pp.210-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sec.2009.0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03327498v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment (grain size and clay mineralogy) and organic matter quality control on living benthic foraminifera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does a strong pynocline impact organic-matter preservation and accumulation in an anoxic setting ? The case of the Orca Basin, Gulf of Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C Montero Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2008.10.002⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 341, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04220889v1</w:t>
+                <w:t xml:space="preserve">hal-00371297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleodepositional conditions in the Orca Basin as inferred from organic matter and trace metal contents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sedimentary evidence of deglacial megafloods in the northern Gulf of Mexico (Pigmy Basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carlos Montero-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 254 (1-2), pp.62-72. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (27-28), pp.3333 - 3347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2008.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00683633v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay mineral distributions in and around the Mississippi River watershed and Northern Gulf of Mexico: sources and transport patterns</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paleodepositional conditions in the Orca Basin as inferred from organic matter and trace metal contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Algeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy W. Lyons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 254 (1-2), pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2008.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290439v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A possible capture of molybdenum during early diagenesis of dysoxic sediments.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+                <w:t xml:space="preserve">Clay mineral distributions in and around the Mississippi River watershed and Northern Gulf of Mexico: sources and transport patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Sionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terry J. Lyons</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">P E Biscaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy W Lyons</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B van Vliet-Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bory</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 179, pp.3-12</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (17-18), pp.1740-1751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351354v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-latitude &amp;quot;dusty events&amp;quot; vs. high-latitude &amp;quot;icy Heinrich events</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Malaizé</w:t>
+                <w:t xml:space="preserve">A possible capture of molybdenum during early diagenesis of dysoxic sediments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Duprat</w:t>
+                <w:t xml:space="preserve">Terry J. Lyons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fernanda Sanchez-Goni</w:t>
+                <w:t xml:space="preserve">Timothy W Lyons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 179, pp.3-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299895v1</w:t>
+                <w:t xml:space="preserve">hal-00351354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Mcmanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (4), pp.569-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-3-569-2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330731v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connection between South Mediterranean climate and North African atmospheric circulation during the last 50,000 yr BP North Atlantic cold events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Combourieu Nebout</w:t>
+                <w:t xml:space="preserve">Elsa Cortijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Peyron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Landais</w:t>
+                <w:t xml:space="preserve">Amaelle Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 26 (26), pp.3197-3215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295635v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentologic Analysis of Cores Recovered from the RV Marion Dufresne</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-latitude &amp;quot;dusty events&amp;quot; vs. high-latitude &amp;quot;icy Heinrich events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malaizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda Sanchez-Goni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">U.S. Geological Survey Professional Paper</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68 (3), pp.379-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2007.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299741v1</w:t>
+                <w:t xml:space="preserve">hal-03299895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Mcmanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (2), pp.679-692</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330766v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connection between South Mediterranean climate and North African atmospheric circulation during the last 50,000 yr BP North Atlantic cold events</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentologic Analysis of Cores Recovered from the RV Marion Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">U.S. Geological Survey Professional Paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00326340v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate grain-size distribution in hemipelagic sediments from a laser particle sizer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connection between South Mediterranean climate and North African atmospheric circulation during the last 50,000 yr BP North Atlantic cold events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Combourieu Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Trentesaux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 71 (5), pp.858-862</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03303385v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of random illite-vermiculite mixed layers in Pleistocene sediments of the northwestern Atlantic Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Carbonate grain-size distribution in hemipelagic sediments from a laser particle sizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Recourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J F Deconinck</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 35 (4), pp.679-691</w:t>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 71 (5), pp.858-862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281922v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay mineral evidence of nepheloid layer contributions to the Heinrich layers in the northwest Atlantic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Significance of random illite-vermiculite mixed layers in Pleistocene sediments of the northwestern Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Vanderaveroet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Cortijo</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+                <w:t xml:space="preserve">H Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Debrabant</w:t>
+                <w:t xml:space="preserve">J F Deconinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 35 (4), pp.679-691</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958607v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nd-Sr-Pb evidence of glacial-interglacial variations in clay provenance and transport in the North Atlantic Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Clay mineral evidence of nepheloid layer contributions to the Heinrich layers in the northwest Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Davies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L Labeyrie</w:t>
+                <w:t xml:space="preserve">Pierre Debrabant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1180/minmag.1998.62A.1.114⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 146 (1-4), pp.211-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0031-0182(98)00137-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281711v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the strength of the Iceland-Scotland Overflow Water in the last 200,000 years: Evidence from magnetic anisotropy analysis of core SU90-33</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Kissel</w:t>
+                <w:t xml:space="preserve">Nd-Sr-Pb evidence of glacial-interglacial variations in clay provenance and transport in the North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laj</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+                <w:t xml:space="preserve">L Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(97)00146-5⟩</w:t>
+              <w:t xml:space="preserve">Mineralogical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, GOLDSCHMIDT CONFERENCE TOULOUSE 1998, 62A (1), pp.215-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1180/minmag.1998.62A.1.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03281707v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latitudinal control of astronomical forcing parameters on the high-resolution clay Mineral distribution in the 45°-60° N range in the North Atlantic Ocean during the past 300,000 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Changes in the strength of the Iceland-Scotland Overflow Water in the last 200,000 years: Evidence from magnetic anisotropy analysis of core SU90-33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Cortijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 152 (1-4), pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(97)00146-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/97PA00118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03003047v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Latitudinal control of astronomical forcing parameters on the high-resolution clay Mineral distribution in the 45°-60° N range in the North Atlantic Ocean during the past 300,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Debrabant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12 (5), pp.671-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/97PA00118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Neogene to Quaternary clay mineral fluxes in the Central Indian basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Debrabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fagel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Caulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 103 (3-4), pp.117-131. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0031-0182(93)90138-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10264,3276 +10398,3276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les glissements sous-marins du Cône de l'Amazone: caractérisation de leurs processus de mise en place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurianne Bosquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements environnementaux et climatiques au cours des MIS 37-31 (~1,25-~1,06 Ma) en Méditerranée occidentale : vers une meilleure compréhension de l'occupation tardive de l'Europe de l'Ouest par les Hominines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Catrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème édition des journées “Climat et Impacts”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des amibes à thèques de l’archipel des Kerguelen sous contraintes environnementales et climatiques depuis 200 ans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+                <w:t xml:space="preserve">Recent data from Sajóbábony-Méhész-tetö open-air site : chronostratigraphy and palaeoenvironmental records of the eponymous Bábonyian (Hungary),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-G. Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Novothny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fonai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ième Journées Scientifiques CNFRAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français des Recherches Arctiques et Antarctiques, May 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Carpathian Basin : integration, mobility and diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA european archaeologist association, Aug 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468081v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and paleobiodiversity of testate amoebae on Kerguelen Archipelago : a key for climate change monitoring ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">ÉVOLUTION DE LA SÉDIMENTATION DU DRIFT DE FARO (GOLFE DE CADIX) ET DE LA DYNAMIQUE DE LA MEDITERRANEAN OUTFLOW WATER DEPUIS LE PLÉISTOCENE INFÉRIEUR (1,24 MA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Moal-Darrigade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Kaboth-Bahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pharahilda Steur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAR Scientific Committee on Antarctic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCAR, Aug 2022, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468078v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPROCHE PALÉOENVIRONNEMENTALE À PARTIR DES AMIBES À THÈQUE SUR L’ARCHIPEL DE KERGUELEN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Biodiversity and paleobiodiversity of testate amoebae on Kerguelen Archipelago : a key for climate change monitoring ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">SCAR Scientific Committee on Antarctic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCAR, Aug 2022, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467982v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTÉRISATION MINÉRALOGIQUE ET GÉOCHIMIQUE DE DÉPÔTS SÉDIMENTAIRES ACTUELS ET RÉCENTS SUR L’ARCHIPEL DE KERGUELEN – IMPLICATION SUR L’IMPACT DES CHANGEMENTS CLIMATIQUES RÉCENTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Adaptation des amibes à thèques de l’archipel des Kerguelen sous contraintes environnementales et climatiques depuis 200 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">18ième Journées Scientifiques CNFRAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français des Recherches Arctiques et Antarctiques, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467973v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FONCTIONNEMENT DES DIFFÉRENTES BRANCHES DE LA MEDITERRANEAN OUTFLOW WATER DANS LE GOLFE DE CADIX LORS DES DERNIERS 25 000 ANS : APPORT DE NOUVEAUX PROXIES AUX MODÈLES EXISTANTS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">APPROCHE PALÉOENVIRONNEMENTALE À PARTIR DES AMIBES À THÈQUE SUR L’ARCHIPEL DE KERGUELEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468025v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hypertidal estuary of the Santz Cruz estuary (SOUTH PATAGONIA, ARGENTINA): A composite RIA-TYPE SYSTEM subject to exceptional hydronamic and sedimentary forcings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+                <w:t xml:space="preserve">CARACTÉRISATION MINÉRALOGIQUE ET GÉOCHIMIQUE DE DÉPÔTS SÉDIMENTAIRES ACTUELS ET RÉCENTS SUR L’ARCHIPEL DE KERGUELEN – IMPLICATION SUR L’IMPACT DES CHANGEMENTS CLIMATIQUES RÉCENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274883v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les origines contrastées de la glauconite en milieu marin peu profond mettent en valeur ce minéral en tant que marqueur des conditions paléoenvironnementales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">FONCTIONNEMENT DES DIFFÉRENTES BRANCHES DE LA MEDITERRANEAN OUTFLOW WATER DANS LE GOLFE DE CADIX LORS DES DERNIERS 25 000 ANS : APPORT DE NOUVEAUX PROXIES AUX MODÈLES EXISTANTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Moal-Darrigade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alvarez Zarikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468061v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉVOLUTION DE LA SÉDIMENTATION DU DRIFT DE FARO (GOLFE DE CADIX) ET DE LA DYNAMIQUE DE LA MEDITERRANEAN OUTFLOW WATER DEPUIS LE PLÉISTOCENE INFÉRIEUR (1,24 MA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pharahilda Steur</w:t>
+                <w:t xml:space="preserve">The hypertidal estuary of the Santz Cruz estuary (SOUTH PATAGONIA, ARGENTINA): A composite RIA-TYPE SYSTEM subject to exceptional hydronamic and sedimentary forcings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Cuitino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468043v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent data from Sajóbábony-Méhész-tetö open-air site : chronostratigraphy and palaeoenvironmental records of the eponymous Bábonyian (Hungary),</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Les origines contrastées de la glauconite en milieu marin peu profond mettent en valeur ce minéral en tant que marqueur des conditions paléoenvironnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Carpathian Basin : integration, mobility and diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA european archaeologist association, Aug 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001363v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroclimate and atmospheric circulation over North Africa through the last two climatic cycles reconstructed from dust deposited off West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloys Jean‐mathias Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUG, Apr 2021, Vienna (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources et transports des minéraux argileux le long de la pente continentale du Golfe de Cadix depuis le Pléistocène inférieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moal-Darrigade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hanquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Perello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the Southern Ocean Overturning on Heinrich Event atmospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; variations: clues from marine terrigenous sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beny Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth R. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des caractéristiques environnementales sur la biodiversité des amibes à thèques de l’archipel des Kerguelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Scientifiques du CNFRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04541421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saharan dust deposited in Lake Bastani, Corsica: The northernmost dust record of the termination of the Holocene African Humid Period?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, May 2020, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean Outflow Water and contourites over two analog climate cycles in the Gulf of Cadiz</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roger D Flood</w:t>
+                <w:t xml:space="preserve">L'estuaire hypertidal de Santa Cruz - Chico River (Sud Patagonie, Argentine) : un environnement soumis à des forçages hydrodynamiques et sédimentaires exceptionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Cuitino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Roma, Italy</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992410v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental and isotopic (Sr and Nd) characterization of deposited dust on the Senegalese margin and implications for Saharan dust source geochemical fingerprinting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Mediterranean Outflow Water and contourites over two analog climate cycles in the Gulf of Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Moal-Darrigade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger D Flood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Geoscience Union (EGU), Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304420v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme Paléolithique de la Hongrie, un programme du MEAE (ministère de l’Europe et des affaires étrangères)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sanda Balescu</w:t>
+                <w:t xml:space="preserve">Elemental and isotopic (Sr and Nd) characterization of deposited dust on the Senegalese margin and implications for Saharan dust source geochemical fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryll Le Quilleuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloys Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antony Borel</w:t>
+                <w:t xml:space="preserve">Y. Derimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Forum franco-hongrois de la recherche scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hongrie</w:t>
+              <w:t xml:space="preserve">The EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Geoscience Union (EGU), Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871346v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'estuaire hypertidal de Santa Cruz - Chico River (Sud Patagonie, Argentine) : un environnement soumis à des forçages hydrodynamiques et sédimentaires exceptionnels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roberto Scasso</w:t>
+                <w:t xml:space="preserve">Le programme Paléolithique de la Hongrie, un programme du MEAE (ministère de l’Europe et des affaires étrangères)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Duperron</w:t>
+                <w:t xml:space="preserve">Jean Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanda Balescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">2nd Forum franco-hongrois de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415578v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing des variations du courant circum-Antarctique (ACC) dans le secteur Kerguelen pendant la dernière déglaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mazaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Beny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gottschalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées “Climat et Impacts”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveaux organiques du Crétacé inférieur : les leçons apprises de la « grande loterie » du Bassin Vocontien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melesio Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene climate change and landscape evolution in the Mediterranean-Saharan transition area of Southern Tunisia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jaouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Pollen Database Meeting and training workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are anoxic or euxinic conditions a pre-requisite for deposition of organic-rich intervals ? The case of the Vaca Muerta Fm. in the SW Neuquén Basin (Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014, Pau, France, Oct 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, PAu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Lake Bourget detrital signal tracks Mont-Blanc glaciers fluctuations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Revel-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Limnogeology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Spain. pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene paleo-hydrology of North western Alps during the last 10,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 3rd general assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.4942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13543,1208 +13677,1208 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pigments du Nord - Création d'un atelier géologique et artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metal contamination in fine-grained sediments of the Estuary and Gulf of St. Lawrence (EGSL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacarolina Velasquez-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Carlos Montero-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard St-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Scientifique Annuelle de Québec Océan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Quebec (Canada), Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité des éléments potentiellement toxiques dans les sédiments de surface à grain fin de l'estuaire et du golfe du Saint-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacarolina Velasquez-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Carlos Montero-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard St-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel du GEOTOP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean Outflow Water and contourites over two analog climate cycles in the Gulf of Cadiz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Mediterranean Outflow Water and contourite depositional systems in the Gulf of Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moal-Darrigade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger D Flood</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Bahr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Les forages scientifiques IODP et ICDP: outils majeurs au service des Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349091v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean Outflow Water and contourite depositional systems in the Gulf of Cadiz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Mediterranean Outflow Water and contourites over two analog climate cycles in the Gulf of Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Moal-Darrigade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andre Bahr</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger D Flood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les forages scientifiques IODP et ICDP: outils majeurs au service des Géosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349052v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sr-Nd isotopes and clay mineralogy on the South Indian Ridge: evidence of stronger equatorward export of AABW during Heinrich Stadial 1 and 2</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mineralogical and geochemical characterization of Saharan dust sources based on an approach combining field measurements and remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryll Le Quilleuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloys Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Derimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, D.C., United States</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Sand/Duststorms and Associated Dustfall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348813v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveaux organiques du Crétacé inférieur : les leçons apprises de la &amp;quot; grande loterie &amp;quot; du Bassin Vocontien</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sr-Nd isotopes and clay mineralogy on the South Indian Ridge: evidence of stronger equatorward export of AABW during Heinrich Stadial 1 and 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beny Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth R. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème RST - 26th edition Earth Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348957v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical and geochemical characterization of Saharan dust sources based on an approach combining field measurements and remote sensing data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. François</w:t>
+                <w:t xml:space="preserve">Niveaux organiques du Crétacé inférieur : les leçons apprises de la &amp;quot; grande loterie &amp;quot; du Bassin Vocontien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melesio Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Sand/Duststorms and Associated Dustfall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">26ème RST - 26th edition Earth Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348942v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay Mineralogy of Miocene to recent sediments collected at Site U1521 during International Ocean Discovery Programme (IODP) Expedition 374 to the Ross Sea, Antarctica. NERC EDS National Geoscience Data Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Marschalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay Mineralogy of Miocene to recent sediments collected at Site U1521 during International Ocean Discovery Programme (IODP) Expedition 374 to the Ross Sea, Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Beny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Marschalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NERC EDS National Geoscience Data Centre, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5285/b3cb3574-49b0-44c8-a934-3da88ca4ef93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14754,261 +14888,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking atmospheric and riverine terrigenous supplies variability during the last glacial and the Holocene in central Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Turon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deglacial and Holocene vegetation and climatic changes at the southernmost tip of the Central Mediterranean from a direct land-sea correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Essallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M A Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15018,105 +15152,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogical and Geochemical Tracers of Terrigenous Transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geochemistry. Université Lille 1 Sciences et technologies, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId471"/>
+      <w:footerReference w:type="default" r:id="rId474"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15263,51 +15397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933152v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2568" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370460v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez-Barrero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blarel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Elisabeta Popovici" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Torres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3481" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04996944v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boughriet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas-Ga&#235;l-Gervil Doyemet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poumaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Alaimo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.301" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219739v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.170" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud A. Rostami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Alves Martins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13020794" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04090605v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.208" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fauquembergue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.G. Reijmer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107044" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moal-Darrigade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hanquiez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106697" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caillaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan R Hlohowskyj" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chappaz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bensadok" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-34-77-2022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03796588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Marschalek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zurli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Talarico" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina van de Flierdt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vermeesch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04148-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374618v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryll Le Quilleuc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philippe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Derimian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035030" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374316v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussenatou Nzi&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120508" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992431v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R Davies" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Waelbroeck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bory" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106089" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau-Queney" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pr&#233;at" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756820000758" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862330v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.102" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Krim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bonnel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khondoker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weiss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Flierdt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rehkamper" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kreissig" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2018.05.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Imbert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017196" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638352v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebraheem Hatem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017193" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271095v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Coccioni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4957-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lakhdar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1339-2016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280555v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Semprucci" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Frontalini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sbrocca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-4493-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303605v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baumgartner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulian Dumitrica" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caridroit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.399" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310355v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Cadre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614561883" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280448v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Baumgartner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140047v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tribovillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fleury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.05.032" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280573v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riboulleau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tribovillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Recourt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D Rowberry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walsh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej B&#322;a&#380;ejowski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282860v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riboulleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.04.023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033110v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorenzoni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20079" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4E05EB99DB708A9C92BC45B1847F203AC98FE5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812040v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Essallami" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dormoy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-767-2013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807301v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aany Sofia Lilly Thankamony" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rosay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Lu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC36170A" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842773v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H. Urrego" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1214292110" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865514v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goring" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2023-2013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861322v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desprat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Turon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1065-2013" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210028v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sionneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Flower" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.10.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483883v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6808" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280590v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105633v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieczny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bory" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abouchami" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. G. Galer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.039" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329205v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jullien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tisserand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grousset" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.010" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649291v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.G. J G Galer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016173" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574089v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.015" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00629865v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Montero-Serrano" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders E Carlson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048194" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105649v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600174v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W. Lyons" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280609v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlos Montero-Serrano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sionneau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.09.004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564117v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Flower" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BFVDTJ9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971458v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Carson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja S Ganeshram" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.12.024" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3XK2JNQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442817v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Costra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.06.005" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419569v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dormoy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0181" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371297v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Montero Serrano" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.10.002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2XQ6TC2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105668v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280613v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.09.011" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327498v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montero Serrano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220889v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2008.10.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353QR2SH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683633v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Algeo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.04.016" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G76GKPKT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290439v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sionneau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Biscaye" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B van Vliet-Lanoe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351354v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry J. Lyons" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W Lyons" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Duprat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez-Goni" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2007.07.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58G1C6K8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295635v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu Nebout" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Peyron" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cortijo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299741v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326340v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu Nebout" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.015" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9L16XPZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303385v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281922v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vanderaveroet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fagel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chamley" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Deconinck" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958607v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debrabant" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(98)00137-0" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281711v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Davies" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Labeyrie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.1998.62A.1.114" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281707v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laj" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lehman" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labyrie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00146-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQL8RV4T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003047v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97PA00118" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281697v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caulet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-0182(93)90138-9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ6TNZGS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370732v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Bosquier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559174v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Catrain" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468081v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hennion" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herl&#233;dan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468078v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467982v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467973v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468025v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez Zarikian" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468061v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468043v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kaboth-Bahr" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pharahilda Steur" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001363v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Salvador" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novothny" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fonai" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcoux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468138v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leblanc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Jean&#8208;mathias Bory" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miska" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588204v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468106v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beny Francois" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth R. Davies" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04541421v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992416v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19212" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992410v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D Flood" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304420v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02415578v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468286v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mazaud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beny" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gottschalk" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483128v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Reynaud" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911914v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815934v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krim" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370718v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370634v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarolina Velasquez-Delgado" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Carlos Montero-Serrano" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard St-Louis" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370584v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349091v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349052v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bahr" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348813v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348957v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348942v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378225v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beny" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marschalek" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390590v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5285/b3cb3574-49b0-44c8-a934-3da88ca4ef93" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280600v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desprat" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siani" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Turon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280601v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Essallami" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Sicre" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dormoy" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442192v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2772" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.301" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez-Barrero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blarel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Elisabeta Popovici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Torres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3481" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2568" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04996944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boughriet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas-Ga&#235;l-Gervil Doyemet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poumaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Alaimo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031379" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fauquembergue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.G. Reijmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.170" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud A. Rostami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Alves Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13020794" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04090605v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.208" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moal-Darrigade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hanquiez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106697" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caillaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan R Hlohowskyj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chappaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bensadok" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-34-77-2022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03796588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Marschalek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zurli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Talarico" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina van de Flierdt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vermeesch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04148-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryll Le Quilleuc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philippe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Derimian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussenatou Nzi&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120508" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862330v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.102" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R Davies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Waelbroeck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bory" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106089" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau-Queney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pr&#233;at" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756820000758" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Krim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bonnel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khondoker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weiss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Flierdt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rehkamper" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kreissig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2018.05.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Imbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017196" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebraheem Hatem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017193" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271095v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Coccioni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4957-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lakhdar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1339-2016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Semprucci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Frontalini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sbrocca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-4493-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303605v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baumgartner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulian Dumitrica" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caridroit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.399" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310355v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Cadre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614561883" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280448v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Baumgartner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140047v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tribovillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.026" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280573v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riboulleau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tribovillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Recourt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fleury" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.05.032" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280576v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D Rowberry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walsh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej B&#322;a&#380;ejowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riboulleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.04.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105633v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieczny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bory" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abouchami" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. G. Galer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.039" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280590v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Essallami" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dormoy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-767-2013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861322v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desprat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Turon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1065-2013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865514v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goring" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2023-2013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807301v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aany Sofia Lilly Thankamony" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rosay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Lu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC36170A" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842773v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H. Urrego" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1214292110" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033110v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorenzoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20079" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4E05EB99DB708A9C92BC45B1847F203AC98FE5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210028v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sionneau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Flower" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.10.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483883v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6808" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329205v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jullien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tisserand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grousset" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574089v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.015" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649291v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.G. J G Galer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016173" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00629865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Montero-Serrano" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders E Carlson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048194" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105649v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600174v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W. Lyons" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280609v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlos Montero-Serrano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sionneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.09.004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564117v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Flower" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BFVDTJ9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220889v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2008.10.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353QR2SH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327498v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montero Serrano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.10.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2XQ6TC2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971458v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Carson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja S Ganeshram" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.12.024" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3XK2JNQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442817v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Costra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.06.005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105668v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419569v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dormoy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0181" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371297v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Montero Serrano" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280613v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.09.011" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683633v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Algeo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.04.016" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G76GKPKT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290439v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sionneau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Biscaye" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B van Vliet-Lanoe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351354v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry J. Lyons" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W Lyons" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326340v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu Nebout" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.015" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9L16XPZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299895v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Duprat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez-Goni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2007.07.007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58G1C6K8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299741v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295635v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu Nebout" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Peyron" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cortijo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303385v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281922v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vanderaveroet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fagel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chamley" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Deconinck" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958607v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debrabant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(98)00137-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281711v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Davies" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Labeyrie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.1998.62A.1.114" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281707v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laj" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lehman" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labyrie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00146-5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQL8RV4T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003047v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97PA00118" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281697v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caulet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-0182(93)90138-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ6TNZGS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370732v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Bosquier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559174v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Catrain" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001363v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Salvador" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novothny" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fonai" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcoux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468043v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kaboth-Bahr" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pharahilda Steur" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468078v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herl&#233;dan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hennion" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468081v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467982v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467973v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468025v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez Zarikian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468061v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468138v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leblanc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Jean&#8208;mathias Bory" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miska" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588204v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468106v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beny Francois" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth R. Davies" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04541421v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992416v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19212" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02415578v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992410v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D Flood" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304420v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468286v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mazaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beny" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gottschalk" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483128v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Reynaud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911914v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815934v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krim" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370718v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370634v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarolina Velasquez-Delgado" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Carlos Montero-Serrano" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard St-Louis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370584v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349052v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bahr" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349091v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348942v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348813v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348957v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378225v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beny" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marschalek" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390590v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5285/b3cb3574-49b0-44c8-a934-3da88ca4ef93" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280600v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desprat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Turon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280601v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Essallami" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Sicre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dormoy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442192v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>