--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1804,295 +1804,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large West Antarctic Ice Sheet Explains Early Neogene Sea-Level Amplitude</w:t>
+                <w:t xml:space="preserve">Major element signatures of silicate dust deposited on the West African margin: links with transport patterns and provenance regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James W. Marschalek</w:t>
+                <w:t xml:space="preserve">Meryll Le Quilleuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Zurli</w:t>
+                <w:t xml:space="preserve">Aloys Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Talarico</w:t>
+                <w:t xml:space="preserve">Sylvie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina van de Flierdt</w:t>
+                <w:t xml:space="preserve">Yevgeny Derimian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Vermeesch</w:t>
+                <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 600 (7889), pp.450-455. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (20), 21p. / e2021JD035030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04148-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JD035030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796588v1</w:t>
+                <w:t xml:space="preserve">hal-03374618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major element signatures of silicate dust deposited on the West African margin: links with transport patterns and provenance regions</w:t>
+                <w:t xml:space="preserve">A Large West Antarctic Ice Sheet Explains Early Neogene Sea-Level Amplitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryll Le Quilleuc</w:t>
+                <w:t xml:space="preserve">James W. Marschalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloys Bory</w:t>
+                <w:t xml:space="preserve">Luca Zurli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Philippe</w:t>
+                <w:t xml:space="preserve">Franco Talarico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevgeny Derimian</w:t>
+                <w:t xml:space="preserve">Tina van de Flierdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
+                <w:t xml:space="preserve">Pieter Vermeesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (20), 21p. / e2021JD035030. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 600 (7889), pp.450-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JD035030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04148-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374618v1</w:t>
+                <w:t xml:space="preserve">hal-03796588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndepositional glauconite as a paleoenvironmental proxy - the lower Cenomanian Chalk of Cap Blanc Nez (N-France)</w:t>
               </w:r>
@@ -4069,291 +4069,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing provenance diagrams: Lessons from the well-constrained Cariaco Basin</w:t>
+                <w:t xml:space="preserve">Impacts of Mayan land use on Laguna Tusp an watershed (Pet en, Guatemala) as seen through clay and ostracode analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Riboulleau</w:t>
+                <w:t xml:space="preserve">Sophie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malaizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 389, pp.91 - 103. </w:t>
+              <w:t xml:space="preserve">Journal of Archaelogical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (49), pp.372-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280573v1</w:t>
+                <w:t xml:space="preserve">hal-01174868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Mayan land use on Laguna Tusp an watershed (Pet en, Guatemala) as seen through clay and ostracode analysis</w:t>
+                <w:t xml:space="preserve">Testing provenance diagrams: Lessons from the well-constrained Cariaco Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fleury</w:t>
+                <w:t xml:space="preserve">A Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Malaizé</w:t>
+                <w:t xml:space="preserve">N Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Giraudeau</w:t>
+                <w:t xml:space="preserve">F Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Galop</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Recourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaelogical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49 (49), pp.372-382. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 389, pp.91 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.05.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174868v1</w:t>
+                <w:t xml:space="preserve">hal-03280573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The weathered Carboniferous limestone at Bullslaughter Bay, South Wales: the first example of ghost-rock recorded in the British Isles</w:t>
               </w:r>
@@ -4964,709 +4964,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking atmospheric and riverine terrigenous supplies variability during the last glacial and the Holocene in central Mediterranean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Clay mineralogy of surface sediments as a tool for deciphering river contributions to the Cariaco Basin (Venezuela)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+                <w:t xml:space="preserve">E. Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Desprat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Turon</w:t>
+                <w:t xml:space="preserve">L. Lorenzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (2), pp.750-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrc.20079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-9-1065-2013⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861322v1</w:t>
+                <w:t xml:space="preserve">hal-03033110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene vegetation and climate changes in the central Mediterranean inferred from a high-resolution marine pollen record (Adriatic Sea)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indirect and direct &amp;lt;sup&amp;gt;29&amp;lt;/sup&amp;gt;Si dynamic nuclear polarization of dispersed nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Peyron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Olivier Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Goring</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Dormoy</w:t>
+                <w:t xml:space="preserve">Aany Sofia Lilly Thankamony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-2023-2013⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (28), pp.2864 - 2866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CC36170A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865514v1</w:t>
+                <w:t xml:space="preserve">hal-00807301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect and direct &amp;lt;sup&amp;gt;29&amp;lt;/sup&amp;gt;Si dynamic nuclear polarization of dispersed nanoparticles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orbital-scale climate forcing of grassland burning in southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Aussenac</w:t>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingyu Lu</w:t>
+                <w:t xml:space="preserve">Maria Fernanda Sánchez Goñi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunia H. Urrego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CC36170A⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (13), pp.5069-5073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1214292110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807301v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital-scale climate forcing of grassland burning in southern Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holocene vegetation and climate changes in the central Mediterranean inferred from a high-resolution marine pollen record (Adriatic Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Martinez</w:t>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunia H. Urrego</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">O. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1214292110⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9: (5), pp.2023-2042 (IF 3,556). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-2023-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842773v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay mineralogy of surface sediments as a tool for deciphering river contributions to the Cariaco Basin (Venezuela)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Armynot Du Châtelet</w:t>
+                <w:t xml:space="preserve">Tracking atmospheric and riverine terrigenous supplies variability during the last glacial and the Holocene in central Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lorenzoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Tribovillard</w:t>
+                <w:t xml:space="preserve">S. Desprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Turon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrc.20079⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.1065-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-1065-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03033110v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric re-organization during Marine Isotope Stage 3 over the North American continent: sedimentological and mineralogical evidence from the Gulf of Mexico</w:t>
               </w:r>
@@ -6054,90 +6054,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of African aridity on the isotopic signature of Atlantic deep waters across the Middle Pleistocene Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malaizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6182,295 +6182,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of germanium to marine sediments: insights from its accumulation in radiolarites and authigenic capture under reducing conditions. Some examples through geological ages.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Baudin</w:t>
+                <w:t xml:space="preserve">The 7-13 March 2006 major Saharan outbreak: Multiproxy characterization of mineral dust deposited on the West African margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Skonieczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Abouchami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taniel Danelian</w:t>
+                <w:t xml:space="preserve">S.J.G. J G Galer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 282 (3-4), pp.120-130. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (D18), pp.D18210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011JD016173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574089v1</w:t>
+                <w:t xml:space="preserve">insu-00649291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 7-13 March 2006 major Saharan outbreak: Multiproxy characterization of mineral dust deposited on the West African margin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Abouchami</w:t>
+                <w:t xml:space="preserve">Transfer of germanium to marine sediments: insights from its accumulation in radiolarites and authigenic capture under reducing conditions. Some examples through geological ages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J.G. J G Galer</w:t>
+                <w:t xml:space="preserve">Taniel Danelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 116 (D18), pp.D18210. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 282 (3-4), pp.120-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011JD016173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00649291v1</w:t>
+                <w:t xml:space="preserve">hal-00574089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting rainfall patterns over North America during the Holocene and Last Interglacial as recorded by sediments of the northern Gulf of Mexico</w:t>
               </w:r>
@@ -6508,51 +6508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders E Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloys Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38, pp.L14709. </w:t>
@@ -6669,51 +6669,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116 (D18), pp.D18210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011JD016173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105649v1</w:t>
@@ -6906,51 +6906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloys Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (3-4), pp.132 - 143. </w:t>
@@ -7817,290 +7817,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00442817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene glacier and deep water dynamics, Adélie Land region, East Antarctica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Denis</w:t>
+                <w:t xml:space="preserve">Sécheresses récurrentes en Méditerranée au cours des derniers 50 000 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Crosta</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.12.024⟩</w:t>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (2), pp.210-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sec.2009.0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105668v1</w:t>
+                <w:t xml:space="preserve">hal-00419569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresses récurrentes en Méditerranée au cours des derniers 50 000 ans</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holocene glacier and deep water dynamics, Adélie Land region, East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien S Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja S Ganeshram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sec.2009.0181⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (13-14), pp.1291-1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419569v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a strong pynocline impact organic-matter preservation and accumulation in an anoxic setting ? The case of the Orca Basin, Gulf of Mexico</w:t>
               </w:r>
@@ -8918,51 +8918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cortijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9064,51 +9064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malaizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10464,51 +10464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
@@ -10589,51 +10589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème édition des journées “Climat et Impacts”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Gif-sur-Yvette, France</w:t>
@@ -10656,566 +10656,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent data from Sajóbábony-Méhész-tetö open-air site : chronostratigraphy and palaeoenvironmental records of the eponymous Bábonyian (Hungary),</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ÉVOLUTION DE LA SÉDIMENTATION DU DRIFT DE FARO (GOLFE DE CADIX) ET DE LA DYNAMIQUE DE LA MEDITERRANEAN OUTFLOW WATER DEPUIS LE PLÉISTOCENE INFÉRIEUR (1,24 MA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Moal-Darrigade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-G. Salvador</w:t>
+                <w:t xml:space="preserve">Stefanie Kaboth-Bahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Novothny</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Pharahilda Steur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Carpathian Basin : integration, mobility and diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA european archaeologist association, Aug 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001363v1</w:t>
+                <w:t xml:space="preserve">hal-04468043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉVOLUTION DE LA SÉDIMENTATION DU DRIFT DE FARO (GOLFE DE CADIX) ET DE LA DYNAMIQUE DE LA MEDITERRANEAN OUTFLOW WATER DEPUIS LE PLÉISTOCENE INFÉRIEUR (1,24 MA)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+                <w:t xml:space="preserve">Recent data from Sajóbábony-Méhész-tetö open-air site : chronostratigraphy and palaeoenvironmental records of the eponymous Bábonyian (Hungary),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-G. Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Novothny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Kaboth-Bahr</w:t>
+                <w:t xml:space="preserve">M. Fonai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharahilda Steur</w:t>
+                <w:t xml:space="preserve">N. Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">The Carpathian Basin : integration, mobility and diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA european archaeologist association, Aug 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468043v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and paleobiodiversity of testate amoebae on Kerguelen Archipelago : a key for climate change monitoring ?</w:t>
+                <w:t xml:space="preserve">Adaptation des amibes à thèques de l’archipel des Kerguelen sous contraintes environnementales et climatiques depuis 200 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marina Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAR Scientific Committee on Antarctic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCAR, Aug 2022, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">18ième Journées Scientifiques CNFRAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français des Recherches Arctiques et Antarctiques, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468078v1</w:t>
+                <w:t xml:space="preserve">hal-04468081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des amibes à thèques de l’archipel des Kerguelen sous contraintes environnementales et climatiques depuis 200 ans</w:t>
+                <w:t xml:space="preserve">Biodiversity and paleobiodiversity of testate amoebae on Kerguelen Archipelago : a key for climate change monitoring ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marina Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ième Journées Scientifiques CNFRAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français des Recherches Arctiques et Antarctiques, May 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SCAR Scientific Committee on Antarctic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCAR, Aug 2022, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468081v1</w:t>
+                <w:t xml:space="preserve">hal-04468078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPROCHE PALÉOENVIRONNEMENTALE À PARTIR DES AMIBES À THÈQUE SUR L’ARCHIPEL DE KERGUELEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11279,51 +11279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARACTÉRISATION MINÉRALOGIQUE ET GÉOCHIMIQUE DE DÉPÔTS SÉDIMENTAIRES ACTUELS ET RÉCENTS SUR L’ARCHIPEL DE KERGUELEN – IMPLICATION SUR L’IMPACT DES CHANGEMENTS CLIMATIQUES RÉCENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11398,277 +11398,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FONCTIONNEMENT DES DIFFÉRENTES BRANCHES DE LA MEDITERRANEAN OUTFLOW WATER DANS LE GOLFE DE CADIX LORS DES DERNIERS 25 000 ANS : APPORT DE NOUVEAUX PROXIES AUX MODÈLES EXISTANTS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
+                <w:t xml:space="preserve">The hypertidal estuary of the Santz Cruz estuary (SOUTH PATAGONIA, ARGENTINA): A composite RIA-TYPE SYSTEM subject to exceptional hydronamic and sedimentary forcings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Alvarez Zarikian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+                <w:t xml:space="preserve">Jose Cuitino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468025v1</w:t>
+                <w:t xml:space="preserve">hal-04274883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hypertidal estuary of the Santz Cruz estuary (SOUTH PATAGONIA, ARGENTINA): A composite RIA-TYPE SYSTEM subject to exceptional hydronamic and sedimentary forcings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">FONCTIONNEMENT DES DIFFÉRENTES BRANCHES DE LA MEDITERRANEAN OUTFLOW WATER DANS LE GOLFE DE CADIX LORS DES DERNIERS 25 000 ANS : APPORT DE NOUVEAUX PROXIES AUX MODÈLES EXISTANTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Moal-Darrigade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alvarez Zarikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Cuitino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274883v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines contrastées de la glauconite en milieu marin peu profond mettent en valeur ce minéral en tant que marqueur des conditions paléoenvironnementales</w:t>
               </w:r>
@@ -11792,51 +11792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroclimate and atmospheric circulation over North Africa through the last two climatic cycles reconstructed from dust deposited off West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloys Jean‐mathias Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12154,51 +12154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des caractéristiques environnementales sur la biodiversité des amibes à thèques de l’archipel des Kerguelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12275,51 +12275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saharan dust deposited in Lake Bastani, Corsica: The northernmost dust record of the termination of the Holocene African Humid Period?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12435,51 +12435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Cuitino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12560,51 +12560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moal-Darrigade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12659,90 +12659,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elemental and isotopic (Sr and Nd) characterization of deposited dust on the Senegalese margin and implications for Saharan dust source geochemical fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryll Le Quilleuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloys Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Derimian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13842,51 +13842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacarolina Velasquez-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Carlos Montero-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13967,51 +13967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacarolina Velasquez-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Carlos Montero-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14213,51 +14213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moal-Darrigade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14302,372 +14302,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical and geochemical characterization of Saharan dust sources based on an approach combining field measurements and remote sensing data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sr-Nd isotopes and clay mineralogy on the South Indian Ridge: evidence of stronger equatorward export of AABW during Heinrich Stadial 1 and 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beny Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth R. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Sand/Duststorms and Associated Dustfall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348942v1</w:t>
+                <w:t xml:space="preserve">hal-02348813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sr-Nd isotopes and clay mineralogy on the South Indian Ridge: evidence of stronger equatorward export of AABW during Heinrich Stadial 1 and 2</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Niveaux organiques du Crétacé inférieur : les leçons apprises de la &amp;quot; grande loterie &amp;quot; du Bassin Vocontien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melesio Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, D.C., United States</w:t>
+              <w:t xml:space="preserve">26ème RST - 26th edition Earth Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348813v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveaux organiques du Crétacé inférieur : les leçons apprises de la &amp;quot; grande loterie &amp;quot; du Bassin Vocontien</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Mineralogical and geochemical characterization of Saharan dust sources based on an approach combining field measurements and remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryll Le Quilleuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloys Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Derimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème RST - 26th edition Earth Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Sand/Duststorms and Associated Dustfall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348957v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15397,51 +15397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2772" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.301" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez-Barrero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blarel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Elisabeta Popovici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Torres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3481" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2568" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04996944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boughriet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas-Ga&#235;l-Gervil Doyemet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poumaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Alaimo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031379" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fauquembergue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.G. Reijmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.170" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud A. Rostami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Alves Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13020794" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04090605v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.208" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moal-Darrigade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hanquiez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106697" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caillaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan R Hlohowskyj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chappaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bensadok" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-34-77-2022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03796588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Marschalek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zurli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Talarico" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina van de Flierdt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vermeesch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04148-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryll Le Quilleuc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philippe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Derimian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussenatou Nzi&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120508" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862330v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.102" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R Davies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Waelbroeck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bory" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106089" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau-Queney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pr&#233;at" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756820000758" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Krim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bonnel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khondoker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weiss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Flierdt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rehkamper" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kreissig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2018.05.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Imbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017196" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebraheem Hatem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017193" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271095v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Coccioni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4957-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lakhdar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1339-2016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Semprucci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Frontalini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sbrocca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-4493-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303605v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baumgartner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulian Dumitrica" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caridroit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.399" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310355v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Cadre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614561883" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280448v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Baumgartner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140047v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tribovillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.026" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280573v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riboulleau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tribovillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Recourt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fleury" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.05.032" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280576v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D Rowberry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walsh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej B&#322;a&#380;ejowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riboulleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.04.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105633v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieczny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bory" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abouchami" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. G. Galer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.039" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280590v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Essallami" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dormoy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-767-2013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861322v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desprat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Turon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1065-2013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865514v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goring" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2023-2013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807301v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aany Sofia Lilly Thankamony" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rosay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Lu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC36170A" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842773v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H. Urrego" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1214292110" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033110v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorenzoni" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20079" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4E05EB99DB708A9C92BC45B1847F203AC98FE5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210028v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sionneau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Flower" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.10.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483883v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6808" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329205v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jullien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tisserand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grousset" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574089v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.015" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649291v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.G. J G Galer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016173" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00629865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Montero-Serrano" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders E Carlson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048194" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105649v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600174v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W. Lyons" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280609v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlos Montero-Serrano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sionneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.09.004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564117v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Flower" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BFVDTJ9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220889v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2008.10.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353QR2SH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327498v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montero Serrano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.10.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2XQ6TC2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971458v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Carson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja S Ganeshram" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.12.024" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3XK2JNQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442817v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Costra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.06.005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105668v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419569v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dormoy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0181" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371297v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Montero Serrano" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280613v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.09.011" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683633v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Algeo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.04.016" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G76GKPKT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290439v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sionneau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Biscaye" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B van Vliet-Lanoe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351354v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry J. Lyons" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W Lyons" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326340v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu Nebout" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.015" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9L16XPZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299895v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Duprat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez-Goni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2007.07.007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58G1C6K8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299741v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295635v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu Nebout" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Peyron" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cortijo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303385v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281922v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vanderaveroet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fagel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chamley" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Deconinck" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958607v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debrabant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(98)00137-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281711v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Davies" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Labeyrie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.1998.62A.1.114" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281707v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laj" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lehman" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labyrie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00146-5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQL8RV4T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003047v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97PA00118" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281697v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caulet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-0182(93)90138-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ6TNZGS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370732v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Bosquier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559174v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Catrain" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001363v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Salvador" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novothny" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fonai" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcoux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468043v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kaboth-Bahr" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pharahilda Steur" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468078v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herl&#233;dan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hennion" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468081v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467982v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467973v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468025v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez Zarikian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468061v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468138v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leblanc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Jean&#8208;mathias Bory" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miska" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588204v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468106v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beny Francois" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth R. Davies" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04541421v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992416v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19212" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02415578v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992410v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D Flood" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304420v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468286v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mazaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beny" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gottschalk" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483128v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Reynaud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911914v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815934v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krim" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370718v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370634v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarolina Velasquez-Delgado" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Carlos Montero-Serrano" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard St-Louis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370584v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349052v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bahr" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349091v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348942v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348813v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348957v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378225v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beny" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marschalek" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390590v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5285/b3cb3574-49b0-44c8-a934-3da88ca4ef93" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280600v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desprat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Turon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280601v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Essallami" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Sicre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dormoy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442192v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2772" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.301" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez-Barrero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blarel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Elisabeta Popovici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Torres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3481" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2568" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04996944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boughriet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas-Ga&#235;l-Gervil Doyemet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poumaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Alaimo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031379" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fauquembergue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.G. Reijmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.170" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud A. Rostami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Alves Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13020794" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04090605v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.208" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moal-Darrigade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hanquiez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106697" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caillaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan R Hlohowskyj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chappaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bensadok" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-34-77-2022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryll Le Quilleuc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philippe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Derimian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03796588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Marschalek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zurli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Talarico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina van de Flierdt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vermeesch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04148-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussenatou Nzi&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120508" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862330v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.102" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R Davies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Waelbroeck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bory" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106089" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau-Queney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pr&#233;at" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756820000758" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Krim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bonnel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khondoker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weiss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Flierdt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rehkamper" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kreissig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2018.05.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Imbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017196" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebraheem Hatem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017193" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271095v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Coccioni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4957-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lakhdar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1339-2016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Semprucci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Frontalini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sbrocca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-4493-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303605v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baumgartner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulian Dumitrica" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caridroit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.399" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310355v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Cadre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614561883" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280448v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Baumgartner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140047v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tribovillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.026" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fleury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.05.032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280573v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riboulleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tribovillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Recourt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280576v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D Rowberry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walsh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej B&#322;a&#380;ejowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riboulleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.04.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105633v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieczny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bory" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abouchami" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. G. Galer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.039" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280590v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Essallami" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dormoy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-767-2013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033110v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorenzoni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20079" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4E05EB99DB708A9C92BC45B1847F203AC98FE5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807301v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aany Sofia Lilly Thankamony" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rosay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Lu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC36170A" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842773v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H. Urrego" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1214292110" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865514v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goring" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2023-2013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861322v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desprat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Turon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1065-2013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210028v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sionneau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Flower" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.10.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483883v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6808" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329205v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jullien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tisserand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grousset" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649291v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.G. J G Galer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016173" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574089v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00629865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Montero-Serrano" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders E Carlson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048194" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105649v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600174v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W. Lyons" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280609v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlos Montero-Serrano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sionneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.09.004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564117v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Flower" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BFVDTJ9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220889v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2008.10.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353QR2SH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327498v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montero Serrano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.10.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2XQ6TC2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971458v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Carson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja S Ganeshram" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.12.024" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3XK2JNQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442817v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Costra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.06.005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419569v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dormoy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0181" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105668v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371297v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Montero Serrano" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280613v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.09.011" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683633v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Algeo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.04.016" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G76GKPKT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290439v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sionneau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Biscaye" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B van Vliet-Lanoe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351354v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry J. Lyons" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W Lyons" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326340v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu Nebout" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.015" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9L16XPZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299895v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Duprat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez-Goni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2007.07.007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58G1C6K8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299741v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295635v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu Nebout" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Peyron" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cortijo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303385v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281922v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vanderaveroet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fagel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chamley" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Deconinck" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958607v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debrabant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(98)00137-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281711v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Davies" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Labeyrie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.1998.62A.1.114" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281707v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laj" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lehman" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labyrie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00146-5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQL8RV4T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003047v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97PA00118" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281697v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caulet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-0182(93)90138-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ6TNZGS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370732v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Bosquier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559174v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Catrain" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468043v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kaboth-Bahr" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pharahilda Steur" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001363v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Salvador" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novothny" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fonai" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcoux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468081v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hennion" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herl&#233;dan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468078v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467982v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467973v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468025v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez Zarikian" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468061v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468138v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leblanc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Jean&#8208;mathias Bory" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miska" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588204v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468106v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beny Francois" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth R. Davies" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04541421v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992416v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19212" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02415578v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992410v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D Flood" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304420v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468286v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mazaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beny" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gottschalk" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483128v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Reynaud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911914v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815934v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krim" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370718v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370634v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarolina Velasquez-Delgado" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Carlos Montero-Serrano" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard St-Louis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370584v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349052v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bahr" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349091v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348813v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348957v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348942v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378225v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beny" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marschalek" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390590v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5285/b3cb3574-49b0-44c8-a934-3da88ca4ef93" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280600v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desprat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Turon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280601v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Essallami" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Sicre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dormoy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442192v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>