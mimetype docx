--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -243,520 +243,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intertwined fates of iron-bearing, authigenic minerals during early diagenesis of sandy marine deposits: glauconite, pyrite and magnetite as a fleeting memory of the early days</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerosol variability over oceans using micro-pulse lidar and photometer: Insights from TRANSAMA ship-based campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Averbuch</w:t>
+                <w:t xml:space="preserve">Maria Fernanda Sanchez-Barrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+                <w:t xml:space="preserve">Philippe Goloub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Blarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Elisabeta Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.301⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-3481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181264v1</w:t>
+                <w:t xml:space="preserve">hal-05370460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol variability over oceans using micro-pulse lidar and photometer: Insights from TRANSAMA ship-based campaign</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RECONSTRUCTING EARLIEST DIAGENESIS CONDITION USING SEDIMENTO LOGICAL AND GEOCHEMICAL CHARACTERISTICS OF GLAUCONITES . APPLICATION TO LIMESTONEMARLSTONE ALTERNATION IN THE BOULONNAIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-3481⟩</w:t>
+              <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54563/asgn.2568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370460v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECONSTRUCTING EARLIEST DIAGENESIS CONDITION USING SEDIMENTO LOGICAL AND GEOCHEMICAL CHARACTERISTICS OF GLAUCONITES . APPLICATION TO LIMESTONEMARLSTONE ALTERNATION IN THE BOULONNAIS</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence of the Formation of Crystalline Aluminosilicate Phases in Glass-Ceramics by Calcination of Alkali-Brick Aggregates, Enabling Cs+, Rb+, Co2+, and Sr2+ Encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas-Gaël-Gervil Doyemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Poumaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Alaimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société Géologique du Nord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54563/asgn.2568⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Applied Science-Basel, 15 (3), pp.1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app15031379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933152v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the Formation of Crystalline Aluminosilicate Phases in Glass-Ceramics by Calcination of Alkali-Brick Aggregates, Enabling Cs+, Rb+, Co2+, and Sr2+ Encapsulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gildas-Gaël-Gervil Doyemet</w:t>
+                <w:t xml:space="preserve">Intertwined fates of iron-bearing, authigenic minerals during early diagenesis of sandy marine deposits: glauconite, pyrite and magnetite as a fleeting memory of the early days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Poumaye</w:t>
+                <w:t xml:space="preserve">Olivier Averbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Alaimo</w:t>
+                <w:t xml:space="preserve">François Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Applied Science-Basel, 15 (3), pp.1379. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357 (G1), pp.329-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app15031379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996944v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hypertidal Santa Cruz – Chico River Estuary (South Patagonia, Argentina): A hybrid ria-type system under extreme tides, arid climate and active uplift</w:t>
               </w:r>
@@ -870,563 +870,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary sedimentary processes on the Bahamas: From platform to abyss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The contrasting origins of glauconite in the shallow marine environment highlight this mineral as a marker of paleoenvironmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Fauquembergue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Borgomano</w:t>
+                <w:t xml:space="preserve">Romain Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107044⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355 (S2), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254858v1</w:t>
+                <w:t xml:space="preserve">hal-04219739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contrasting origins of glauconite in the shallow marine environment highlight this mineral as a marker of paleoenvironmental conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Understanding the Distributions of Benthic Foraminifera in the Adriatic Sea with Gradient Forest and Structural Equation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud A. Rostami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Abraham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marion Delattre</w:t>
+                <w:t xml:space="preserve">Maria Virginia Alves Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 355 (S2), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app13020794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219739v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Distributions of Benthic Foraminifera in the Adriatic Sea with Gradient Forest and Structural Equation Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A sedimentological oxymoron: highly evolved glauconite of earliest diagenetic origin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoud A. Rostami</w:t>
+                <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria Virginia Alves Martins</w:t>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13020794⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355 (G1), pp.157-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254879v1</w:t>
+                <w:t xml:space="preserve">hal-04090605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sedimentological oxymoron: highly evolved glauconite of earliest diagenetic origin.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Guillot</w:t>
+                <w:t xml:space="preserve">Quaternary sedimentary processes on the Bahamas: From platform to abyss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fauquembergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baudin</w:t>
+                <w:t xml:space="preserve">J.J.G. Reijmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+                <w:t xml:space="preserve">J. Borgomano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 355 (G1), pp.157-173. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 459, pp.107044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090605v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source-to-sink pathways of clay minerals in the cadiz contourite system over the last 25 kyrs: The segregational role of mediterranean outflow water</w:t>
               </w:r>
@@ -1804,295 +1804,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major element signatures of silicate dust deposited on the West African margin: links with transport patterns and provenance regions</w:t>
+                <w:t xml:space="preserve">A Large West Antarctic Ice Sheet Explains Early Neogene Sea-Level Amplitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryll Le Quilleuc</w:t>
+                <w:t xml:space="preserve">James W. Marschalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloys Bory</w:t>
+                <w:t xml:space="preserve">Luca Zurli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Philippe</w:t>
+                <w:t xml:space="preserve">Franco Talarico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevgeny Derimian</w:t>
+                <w:t xml:space="preserve">Tina van de Flierdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
+                <w:t xml:space="preserve">Pieter Vermeesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (20), 21p. / e2021JD035030. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 600 (7889), pp.450-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JD035030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04148-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374618v1</w:t>
+                <w:t xml:space="preserve">hal-03796588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large West Antarctic Ice Sheet Explains Early Neogene Sea-Level Amplitude</w:t>
+                <w:t xml:space="preserve">Major element signatures of silicate dust deposited on the West African margin: links with transport patterns and provenance regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James W. Marschalek</w:t>
+                <w:t xml:space="preserve">Meryll Le Quilleuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Zurli</w:t>
+                <w:t xml:space="preserve">Aloys Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Talarico</w:t>
+                <w:t xml:space="preserve">Sylvie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina van de Flierdt</w:t>
+                <w:t xml:space="preserve">Yevgeny Derimian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Vermeesch</w:t>
+                <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 600 (7889), pp.450-455. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (20), 21p. / e2021JD035030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04148-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JD035030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796588v1</w:t>
+                <w:t xml:space="preserve">hal-03374618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndepositional glauconite as a paleoenvironmental proxy - the lower Cenomanian Chalk of Cap Blanc Nez (N-France)</w:t>
               </w:r>
@@ -2206,425 +2206,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbidite-induced re-oxygenation episodes of the sediment- water interface in a diverticulum of the Tethys Ocean during the Oceanic Anoxic Event 1a: The French Vocontian Basin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiogenic isotopic and clay mineralogical signatures of terrigenous particles as water-mass tracers: New insights into South Atlantic deep circulation during the last termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Huet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+                <w:t xml:space="preserve">F Beny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+                <w:t xml:space="preserve">G R Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depositional Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dep2.102⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862330v2</w:t>
+                <w:t xml:space="preserve">hal-02992431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiogenic isotopic and clay mineralogical signatures of terrigenous particles as water-mass tracers: New insights into South Atlantic deep circulation during the last termination</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Mississippian limestone sedimentary environment in southern Pembrokeshire (Bullslaughter Bay, Wales): evidence of meteoric diagenesis and hypersaline features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Waelbroeck</w:t>
+                <w:t xml:space="preserve">Yvonne Battiau-Queney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bory</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Préat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Recourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106089⟩</w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0016756820000758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992431v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Mississippian limestone sedimentary environment in southern Pembrokeshire (Bullslaughter Bay, Wales): evidence of meteoric diagenesis and hypersaline features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Préat</w:t>
+                <w:t xml:space="preserve">Turbidite-induced re-oxygenation episodes of the sediment- water interface in a diverticulum of the Tethys Ocean during the Oceanic Anoxic Event 1a: The French Vocontian Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melesio Quijada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+                <w:t xml:space="preserve">Bastien Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Recourt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Depositional Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (2), pp.352-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0016756820000758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dep2.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992424v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862330v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of palaeoenvironmental conditions of the Vaca Muerta formation in the southern part of the Neuquén Basin (Tithonian-Valanginian): Evidences of initial short-lived development of anoxia</w:t>
               </w:r>
@@ -2636,51 +2636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesma Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3038,77 +3038,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebraheem Hatem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Averbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 188 (5), pp.31. </w:t>
@@ -3185,64 +3185,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Coccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 75 (2), pp.123. </w:t>
@@ -3695,51 +3695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiproxy approach for Holocene paleoenvironmental reconstructions from microorganisms (testate amoebae and foraminifera) and sediment analyses: The infilling of the Loire Valley in Nantes (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Delaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3810,593 +3810,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03310355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la lithosphère océanique maliaque triasico-jurassique : Apports de l’étude des séries supra-ophiolitiques d’Othrys (Grèce continentale)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron availability as a dominant control on the primary composition and diagenetic overprint of organic-matter-rich rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter O Baumgartner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martial Caridroit</w:t>
+                <w:t xml:space="preserve">N. Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hatem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Averbuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barbecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 401, pp.67-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280448v1</w:t>
+                <w:t xml:space="preserve">hal-01140047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron availability as a dominant control on the primary composition and diagenetic overprint of organic-matter-rich rocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Evolution de la lithosphère océanique maliaque triasico-jurassique : Apports de l’étude des séries supra-ophiolitiques d’Othrys (Grèce continentale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Chanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter O Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulian Dumitrica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Caridroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186 (6), pp.399-411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140047v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Mayan land use on Laguna Tusp an watershed (Pet en, Guatemala) as seen through clay and ostracode analysis</w:t>
+                <w:t xml:space="preserve">Testing provenance diagrams: Lessons from the well-constrained Cariaco Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Fleury</w:t>
+                <w:t xml:space="preserve">A Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Malaizé</w:t>
+                <w:t xml:space="preserve">N Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Giraudeau</w:t>
+                <w:t xml:space="preserve">F Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Galop</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Recourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaelogical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49 (49), pp.372-382. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 389, pp.91 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.05.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174868v1</w:t>
+                <w:t xml:space="preserve">hal-03280573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing provenance diagrams: Lessons from the well-constrained Cariaco Basin</w:t>
+                <w:t xml:space="preserve">Impacts of Mayan land use on Laguna Tusp an watershed (Pet en, Guatemala) as seen through clay and ostracode analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Riboulleau</w:t>
+                <w:t xml:space="preserve">Sophie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malaizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 389, pp.91 - 103. </w:t>
+              <w:t xml:space="preserve">Journal of Archaelogical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (49), pp.372-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280573v1</w:t>
+                <w:t xml:space="preserve">hal-01174868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The weathered Carboniferous limestone at Bullslaughter Bay, South Wales: the first example of ghost-rock recorded in the British Isles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matt D Rowberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Battiau-Queney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4490,51 +4490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 94, pp.62-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4562,1582 +4562,1582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-year time series of mineral dust deposits on the West African margin: Sedimentological and geochemical signatures and implications for interpretation of marine paleo-dust records</w:t>
+                <w:t xml:space="preserve">Deglacial and Holocene vegetation and climatic changes in the southern Central Mediterranean from a direct land–sea correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Skonieczny</w:t>
+                <w:t xml:space="preserve">Stéphanie Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Abouchami</w:t>
+                <w:t xml:space="preserve">Latifa Essallami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. J. G. Galer</w:t>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.12.039⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (2), pp.767-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-767-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105633v1</w:t>
+                <w:t xml:space="preserve">hal-00812040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental control on shell structure and composition of agglutinated foraminifera along a proximal–distal transect in the Marmara Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Guillot</w:t>
+                <w:t xml:space="preserve">Tracking atmospheric and riverine terrigenous supplies variability during the last glacial and the Holocene in central Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Turon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.1065-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-1065-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.10.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03280590v1</w:t>
+                <w:t xml:space="preserve">hal-00861322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deglacial and Holocene vegetation and climatic changes in the southern Central Mediterranean from a direct land–sea correlation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+                <w:t xml:space="preserve">Clay mineralogy of surface sediments as a tool for deciphering river contributions to the Cariaco Basin (Venezuela)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Dormoy</w:t>
+                <w:t xml:space="preserve">E. Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lorenzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-767-2013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (2), pp.750-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrc.20079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812040v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay mineralogy of surface sediments as a tool for deciphering river contributions to the Cariaco Basin (Venezuela)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Tribovillard</w:t>
+                <w:t xml:space="preserve">Indirect and direct &amp;lt;sup&amp;gt;29&amp;lt;/sup&amp;gt;Si dynamic nuclear polarization of dispersed nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aany Sofia Lilly Thankamony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrc.20079⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (28), pp.2864 - 2866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CC36170A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03033110v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect and direct &amp;lt;sup&amp;gt;29&amp;lt;/sup&amp;gt;Si dynamic nuclear polarization of dispersed nanoparticles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orbital-scale climate forcing of grassland burning in southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingyu Lu</w:t>
+                <w:t xml:space="preserve">Anne-Laure Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda Sánchez Goñi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunia H. Urrego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CC36170A⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (13), pp.5069-5073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1214292110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807301v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital-scale climate forcing of grassland burning in southern Africa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinez</w:t>
+                <w:t xml:space="preserve">Holocene vegetation and climate changes in the central Mediterranean inferred from a high-resolution marine pollen record (Adriatic Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunia H. Urrego</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">O. Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1214292110⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9: (5), pp.2023-2042 (IF 3,556). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-2023-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842773v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene vegetation and climate changes in the central Mediterranean inferred from a high-resolution marine pollen record (Adriatic Sea)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric re-organization during Marine Isotope Stage 3 over the North American continent: sedimentological and mineralogical evidence from the Gulf of Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Peyron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">T. Sionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Goring</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Dormoy</w:t>
+                <w:t xml:space="preserve">G. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Flower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-2023-2013⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 81, pp.62-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865514v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking atmospheric and riverine terrigenous supplies variability during the last glacial and the Holocene in central Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Turon</w:t>
+                <w:t xml:space="preserve">North-south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Magny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colombaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (3), pp.1065-1087. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-9-1065-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9, pp.2043-2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861322v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric re-organization during Marine Isotope Stage 3 over the North American continent: sedimentological and mineralogical evidence from the Gulf of Mexico</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La séquence lacustre du maar d’Alleret (Massif Central, France) : téphrochronologie et évolution paléoenvironnementale en Europe occidentale au début du Pléistocène moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. P. Flower</w:t>
+                <w:t xml:space="preserve">Jean‑philippe Degeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.10.002⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (4), pp.443-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.6808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210028v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North-south palaeohydrological contrasts in the central Mediterranean during the Holocene: tentative synthesis and working hypotheses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Colombaroli</w:t>
+                <w:t xml:space="preserve">Environmental control on shell structure and composition of agglutinated foraminifera along a proximal–distal transect in the Marmara Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Coccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 335, pp.114 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-9-2043-2013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00861167v1</w:t>
+                <w:t xml:space="preserve">hal-03280590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La séquence lacustre du maar d’Alleret (Massif Central, France) : téphrochronologie et évolution paléoenvironnementale en Europe occidentale au début du Pléistocène moyen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A three-year time series of mineral dust deposits on the West African margin: Sedimentological and geochemical signatures and implications for interpretation of marine paleo-dust records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Pastre</w:t>
+                <w:t xml:space="preserve">C. Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Gauthier</w:t>
+                <w:t xml:space="preserve">A. Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">W. Abouchami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+                <w:t xml:space="preserve">S. J. G. Galer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 (4), pp.443-459. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 364, pp.145-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.6808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483883v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of African aridity on the isotopic signature of Atlantic deep waters across the Middle Pleistocene Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malaizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Grousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6188,90 +6188,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 7-13 March 2006 major Saharan outbreak: Multiproxy characterization of mineral dust deposited on the West African margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Abouchami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J.G. J G Galer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6348,64 +6348,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taniel Danelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6508,51 +6508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders E Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloys Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38, pp.L14709. </w:t>
@@ -6590,90 +6590,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 7–13 March 2006 major Saharan outbreak: Multiproxy characterization of mineral dust deposited on the West African margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Abouchami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6724,77 +6724,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpectedly low organic matter content in Cariaco Basin sediments during the Younger Dryas: Origin and implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6906,51 +6906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloys Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (3-4), pp.132 - 143. </w:t>
@@ -7161,64 +7161,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P Flower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (2), pp.235-245. </w:t>
@@ -7262,1125 +7262,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00564117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment (grain size and clay mineralogy) and organic matter quality control on living benthic foraminifera</w:t>
+                <w:t xml:space="preserve">Holocene glacier and deep water dynamics, Adélie Land region, East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Armynot Du Châtelet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien S Carson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja S Ganeshram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Renssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2008.10.002⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.1291 - 1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220889v1</w:t>
+                <w:t xml:space="preserve">hal-04971458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a strong pycnocline impact organic-matter preservation and accumulation in an anoxic setting? The case of the Orca Basin, Gulf of Mexico</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+                <w:t xml:space="preserve">Evidence from wavelet analysis for a mid-Holocene transition in global climate forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Costra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.10.002⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (25-26), pp.2675-2688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03327498v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00442817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene glacier and deep water dynamics, Adélie Land region, East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien S Carson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja S Ganeshram</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans Renssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 28, pp.1291 - 1303. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 28 (13-14), pp.1291-1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.12.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04971458v1</w:t>
+                <w:t xml:space="preserve">hal-02105668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence from wavelet analysis for a mid-Holocene transition in global climate forcing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">Sécheresses récurrentes en Méditerranée au cours des derniers 50 000 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sebag</w:t>
+                <w:t xml:space="preserve">Isabelle Dormoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Costra</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.06.005⟩</w:t>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (2), pp.210-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sec.2009.0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00442817v1</w:t>
+                <w:t xml:space="preserve">hal-00419569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresses récurrentes en Méditerranée au cours des derniers 50 000 ans</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does a strong pynocline impact organic-matter preservation and accumulation in an anoxic setting ? The case of the Orca Basin, Gulf of Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C Montero Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sec.2009.0181⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 341, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419569v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene glacier and deep water dynamics, Adélie Land region, East Antarctica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raja S Ganeshram</w:t>
+                <w:t xml:space="preserve">Sedimentary evidence of deglacial megafloods in the northern Gulf of Mexico (Pigmy Basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carlos Montero-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sionneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 28 (13-14), pp.1291-1303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.12.024⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 28 (27-28), pp.3333 - 3347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02105668v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a strong pynocline impact organic-matter preservation and accumulation in an anoxic setting ? The case of the Orca Basin, Gulf of Mexico</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Sediment (grain size and clay mineralogy) and organic matter quality control on living benthic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.10.002⟩</w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (1), pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2008.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371297v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary evidence of deglacial megafloods in the northern Gulf of Mexico (Pigmy Basin)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Carlos Montero-Serrano</w:t>
+                <w:t xml:space="preserve">Does a strong pycnocline impact organic-matter preservation and accumulation in an anoxic setting? The case of the Orca Basin, Gulf of Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sionneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montero Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2009.09.011⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 341 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280613v1</w:t>
+                <w:t xml:space="preserve">hal-03327498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleodepositional conditions in the Orca Basin as inferred from organic matter and trace metal contents</w:t>
               </w:r>
@@ -8564,51 +8564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P E Biscaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B van Vliet-Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (17-18), pp.1740-1751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8659,51 +8659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry J. Lyons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8752,828 +8752,828 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Low-latitude &amp;quot;dusty events&amp;quot; vs. high-latitude &amp;quot;icy Heinrich events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malaizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grousset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Desmet</w:t>
+                <w:t xml:space="preserve">Josette Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. F. Mcmanus</w:t>
+                <w:t xml:space="preserve">Maria Fernanda Sanchez-Goni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3 (4), pp.569-575. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68 (3), pp.379-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-3-569-2007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2007.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330766v1</w:t>
+                <w:t xml:space="preserve">hal-03299895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connection between South Mediterranean climate and North African atmospheric circulation during the last 50,000 yr BP North Atlantic cold events</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odile Peyron</w:t>
+                <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Cortijo</w:t>
+                <w:t xml:space="preserve">F. Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaelle Landais</w:t>
+                <w:t xml:space="preserve">J. F. Mcmanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (2), pp.679-692</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00326340v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-latitude &amp;quot;dusty events&amp;quot; vs. high-latitude &amp;quot;icy Heinrich events</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentologic Analysis of Cores Recovered from the RV Marion Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">U.S. Geological Survey Professional Paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03299895v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. F. Mcmanus</w:t>
+                <w:t xml:space="preserve">Connection between South Mediterranean climate and North African atmospheric circulation during the last 50,000 yr BP North Atlantic cold events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Combourieu Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3 (2), pp.679-692</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330731v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentologic Analysis of Cores Recovered from the RV Marion Dufresne</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The origin of the 1500-year climate cycles in Holocene North-Atlantic records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Mcmanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">U.S. Geological Survey Professional Paper</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (4), pp.569-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-3-569-2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299741v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connection between South Mediterranean climate and North African atmospheric circulation during the last 50,000 yr BP North Atlantic cold events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Combourieu Nebout</w:t>
+                <w:t xml:space="preserve">Elsa Cortijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Peyron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Landais</w:t>
+                <w:t xml:space="preserve">Amaelle Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 26 (26), pp.3197-3215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295635v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonate grain-size distribution in hemipelagic sediments from a laser particle sizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Recourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9758,51 +9758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay mineral evidence of nepheloid layer contributions to the Heinrich layers in the northwest Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cortijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9966,51 +9966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the strength of the Iceland-Scotland Overflow Water in the last 200,000 years: Evidence from magnetic anisotropy analysis of core SU90-33</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10160,51 +10160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cortijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 12 (5), pp.671-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10464,51 +10464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
@@ -10550,90 +10550,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements environnementaux et climatiques au cours des MIS 37-31 (~1,25-~1,06 Ma) en Méditerranée occidentale : vers une meilleure compréhension de l'occupation tardive de l'Europe de l'Ouest par les Hominines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Catrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème édition des journées “Climat et Impacts”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Gif-sur-Yvette, France</w:t>
@@ -10656,1187 +10656,1187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ÉVOLUTION DE LA SÉDIMENTATION DU DRIFT DE FARO (GOLFE DE CADIX) ET DE LA DYNAMIQUE DE LA MEDITERRANEAN OUTFLOW WATER DEPUIS LE PLÉISTOCENE INFÉRIEUR (1,24 MA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
+                <w:t xml:space="preserve">Biodiversity and paleobiodiversity of testate amoebae on Kerguelen Archipelago : a key for climate change monitoring ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">SCAR Scientific Committee on Antarctic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCAR, Aug 2022, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468043v1</w:t>
+                <w:t xml:space="preserve">hal-04468078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent data from Sajóbábony-Méhész-tetö open-air site : chronostratigraphy and palaeoenvironmental records of the eponymous Bábonyian (Hungary),</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Adaptation des amibes à thèques de l’archipel des Kerguelen sous contraintes environnementales et climatiques depuis 200 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Hennion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Carpathian Basin : integration, mobility and diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA european archaeologist association, Aug 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">18ième Journées Scientifiques CNFRAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français des Recherches Arctiques et Antarctiques, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001363v1</w:t>
+                <w:t xml:space="preserve">hal-04468081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des amibes à thèques de l’archipel des Kerguelen sous contraintes environnementales et climatiques depuis 200 ans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">APPROCHE PALÉOENVIRONNEMENTALE À PARTIR DES AMIBES À THÈQUE SUR L’ARCHIPEL DE KERGUELEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ième Journées Scientifiques CNFRAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français des Recherches Arctiques et Antarctiques, May 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468081v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and paleobiodiversity of testate amoebae on Kerguelen Archipelago : a key for climate change monitoring ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
+                <w:t xml:space="preserve">CARACTÉRISATION MINÉRALOGIQUE ET GÉOCHIMIQUE DE DÉPÔTS SÉDIMENTAIRES ACTUELS ET RÉCENTS SUR L’ARCHIPEL DE KERGUELEN – IMPLICATION SUR L’IMPACT DES CHANGEMENTS CLIMATIQUES RÉCENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Hennion</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAR Scientific Committee on Antarctic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCAR, Aug 2022, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468078v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPROCHE PALÉOENVIRONNEMENTALE À PARTIR DES AMIBES À THÈQUE SUR L’ARCHIPEL DE KERGUELEN</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The hypertidal estuary of the Santz Cruz estuary (SOUTH PATAGONIA, ARGENTINA): A composite RIA-TYPE SYSTEM subject to exceptional hydronamic and sedimentary forcings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Cuitino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467982v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTÉRISATION MINÉRALOGIQUE ET GÉOCHIMIQUE DE DÉPÔTS SÉDIMENTAIRES ACTUELS ET RÉCENTS SUR L’ARCHIPEL DE KERGUELEN – IMPLICATION SUR L’IMPACT DES CHANGEMENTS CLIMATIQUES RÉCENTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FONCTIONNEMENT DES DIFFÉRENTES BRANCHES DE LA MEDITERRANEAN OUTFLOW WATER DANS LE GOLFE DE CADIX LORS DES DERNIERS 25 000 ANS : APPORT DE NOUVEAUX PROXIES AUX MODÈLES EXISTANTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Moal-Darrigade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alvarez Zarikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467973v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hypertidal estuary of the Santz Cruz estuary (SOUTH PATAGONIA, ARGENTINA): A composite RIA-TYPE SYSTEM subject to exceptional hydronamic and sedimentary forcings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léo Pancrazzi</w:t>
+                <w:t xml:space="preserve">Les origines contrastées de la glauconite en milieu marin peu profond mettent en valeur ce minéral en tant que marqueur des conditions paléoenvironnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tidalites 2022 International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Matera, Italy</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274883v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FONCTIONNEMENT DES DIFFÉRENTES BRANCHES DE LA MEDITERRANEAN OUTFLOW WATER DANS LE GOLFE DE CADIX LORS DES DERNIERS 25 000 ANS : APPORT DE NOUVEAUX PROXIES AUX MODÈLES EXISTANTS</w:t>
+                <w:t xml:space="preserve">ÉVOLUTION DE LA SÉDIMENTATION DU DRIFT DE FARO (GOLFE DE CADIX) ET DE LA DYNAMIQUE DE LA MEDITERRANEAN OUTFLOW WATER DEPUIS LE PLÉISTOCENE INFÉRIEUR (1,24 MA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moal-Darrigade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Kaboth-Bahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pharahilda Steur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468025v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les origines contrastées de la glauconite en milieu marin peu profond mettent en valeur ce minéral en tant que marqueur des conditions paléoenvironnementales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Baudin</w:t>
+                <w:t xml:space="preserve">Recent data from Sajóbábony-Méhész-tetö open-air site : chronostratigraphy and palaeoenvironmental records of the eponymous Bábonyian (Hungary),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-G. Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Novothny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fonai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Guillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+                <w:t xml:space="preserve">N. Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASF Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">The Carpathian Basin : integration, mobility and diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA european archaeologist association, Aug 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468061v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroclimate and atmospheric circulation over North Africa through the last two climatic cycles reconstructed from dust deposited off West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloys Jean‐mathias Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12154,51 +12154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des caractéristiques environnementales sur la biodiversité des amibes à thèques de l’archipel des Kerguelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïwenn Herlédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12206,51 +12206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Scientifiques du CNFRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12275,51 +12275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saharan dust deposited in Lake Bastani, Corsica: The northernmost dust record of the termination of the Holocene African Humid Period?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12403,527 +12403,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'estuaire hypertidal de Santa Cruz - Chico River (Sud Patagonie, Argentine) : un environnement soumis à des forçages hydrodynamiques et sédimentaires exceptionnels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roberto Scasso</w:t>
+                <w:t xml:space="preserve">Mediterranean Outflow Water and contourites over two analog climate cycles in the Gulf of Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Moal-Darrigade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Duperron</w:t>
+                <w:t xml:space="preserve">Roger D Flood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415578v1</w:t>
+                <w:t xml:space="preserve">hal-02992410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean Outflow Water and contourites over two analog climate cycles in the Gulf of Cadiz</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+                <w:t xml:space="preserve">Elemental and isotopic (Sr and Nd) characterization of deposited dust on the Senegalese margin and implications for Saharan dust source geochemical fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryll Le Quilleuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloys Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger D Flood</w:t>
+                <w:t xml:space="preserve">Y. Derimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Roma, Italy</w:t>
+              <w:t xml:space="preserve">The EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Geoscience Union (EGU), Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992410v1</w:t>
+                <w:t xml:space="preserve">hal-02304420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental and isotopic (Sr and Nd) characterization of deposited dust on the Senegalese margin and implications for Saharan dust source geochemical fingerprinting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le programme Paléolithique de la Hongrie, un programme du MEAE (ministère de l’Europe et des affaires étrangères)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Derimian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Agnès Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanda Balescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Geoscience Union (EGU), Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">2nd Forum franco-hongrois de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304420v1</w:t>
+                <w:t xml:space="preserve">hal-02871346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme Paléolithique de la Hongrie, un programme du MEAE (ministère de l’Europe et des affaires étrangères)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Berger</w:t>
+                <w:t xml:space="preserve">L'estuaire hypertidal de Santa Cruz - Chico River (Sud Patagonie, Argentine) : un environnement soumis à des forçages hydrodynamiques et sédimentaires exceptionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Cuitino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Scasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Borel</w:t>
+                <w:t xml:space="preserve">Maria Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Forum franco-hongrois de la recherche scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hongrie</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02871346v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing des variations du courant circum-Antarctique (ACC) dans le secteur Kerguelen pendant la dernière déglaciation</w:t>
               </w:r>
@@ -13086,51 +13086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
@@ -13185,51 +13185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jaouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13297,77 +13297,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are anoxic or euxinic conditions a pre-requisite for deposition of organic-rich intervals ? The case of the Vaca Muerta Fm. in the SW Neuquén Basin (Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Krim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tribovillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Riboulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13586,51 +13586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 3rd general assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.4942</w:t>
@@ -13842,51 +13842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacarolina Velasquez-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Carlos Montero-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13967,51 +13967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariacarolina Velasquez-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Carlos Montero-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14060,614 +14060,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean Outflow Water and contourite depositional systems in the Gulf of Cadiz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mediterranean Outflow Water and contourites over two analog climate cycles in the Gulf of Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Moal-Darrigade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johanna Lofi</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andre Bahr</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger D Flood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les forages scientifiques IODP et ICDP: outils majeurs au service des Géosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349052v1</w:t>
+                <w:t xml:space="preserve">hal-02349091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean Outflow Water and contourites over two analog climate cycles in the Gulf of Cadiz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mediterranean Outflow Water and contourite depositional systems in the Gulf of Cadiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Moal-Darrigade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Giraudeau</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger D Flood</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Bahr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Les forages scientifiques IODP et ICDP: outils majeurs au service des Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349091v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sr-Nd isotopes and clay mineralogy on the South Indian Ridge: evidence of stronger equatorward export of AABW during Heinrich Stadial 1 and 2</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mineralogical and geochemical characterization of Saharan dust sources based on an approach combining field measurements and remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryll Le Quilleuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloys Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Derimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, D.C., United States</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Sand/Duststorms and Associated Dustfall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348813v1</w:t>
+                <w:t xml:space="preserve">hal-02348942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveaux organiques du Crétacé inférieur : les leçons apprises de la &amp;quot; grande loterie &amp;quot; du Bassin Vocontien</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sr-Nd isotopes and clay mineralogy on the South Indian Ridge: evidence of stronger equatorward export of AABW during Heinrich Stadial 1 and 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beny Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout‑roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth R. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème RST - 26th edition Earth Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348957v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical and geochemical characterization of Saharan dust sources based on an approach combining field measurements and remote sensing data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. François</w:t>
+                <w:t xml:space="preserve">Niveaux organiques du Crétacé inférieur : les leçons apprises de la &amp;quot; grande loterie &amp;quot; du Bassin Vocontien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melesio Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Sand/Duststorms and Associated Dustfall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">26ème RST - 26th edition Earth Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348942v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15397,51 +15397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2772" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.301" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370460v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez-Barrero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blarel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Elisabeta Popovici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Torres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3481" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2568" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04996944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boughriet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas-Ga&#235;l-Gervil Doyemet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poumaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Alaimo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031379" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fauquembergue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.G. Reijmer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.170" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud A. Rostami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Alves Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13020794" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04090605v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.208" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moal-Darrigade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hanquiez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106697" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caillaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan R Hlohowskyj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chappaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bensadok" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-34-77-2022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryll Le Quilleuc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philippe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Derimian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03796588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Marschalek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zurli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Talarico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina van de Flierdt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vermeesch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04148-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussenatou Nzi&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120508" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862330v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.102" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R Davies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Waelbroeck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bory" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106089" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau-Queney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pr&#233;at" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756820000758" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Krim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bonnel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khondoker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weiss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Flierdt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rehkamper" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kreissig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2018.05.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Imbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017196" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebraheem Hatem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017193" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271095v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Coccioni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4957-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lakhdar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1339-2016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Semprucci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Frontalini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sbrocca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-4493-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303605v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baumgartner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulian Dumitrica" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caridroit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.399" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310355v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Cadre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614561883" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280448v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Baumgartner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140047v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tribovillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.026" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fleury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.05.032" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280573v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riboulleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tribovillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Recourt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280576v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D Rowberry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walsh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej B&#322;a&#380;ejowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riboulleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.04.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105633v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieczny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bory" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abouchami" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. G. Galer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.039" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280590v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Essallami" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dormoy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-767-2013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033110v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorenzoni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20079" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4E05EB99DB708A9C92BC45B1847F203AC98FE5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807301v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aany Sofia Lilly Thankamony" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rosay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Lu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC36170A" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842773v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H. Urrego" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1214292110" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865514v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goring" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2023-2013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861322v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desprat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Turon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1065-2013" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210028v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sionneau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Flower" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.10.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483883v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6808" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329205v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jullien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tisserand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grousset" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649291v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.G. J G Galer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016173" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574089v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00629865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Montero-Serrano" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders E Carlson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048194" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105649v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600174v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W. Lyons" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280609v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlos Montero-Serrano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sionneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.09.004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564117v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Flower" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BFVDTJ9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220889v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2008.10.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353QR2SH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327498v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montero Serrano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.10.002" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2XQ6TC2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971458v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Carson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja S Ganeshram" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.12.024" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3XK2JNQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442817v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Costra" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.06.005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419569v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dormoy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0181" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105668v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371297v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Montero Serrano" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280613v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.09.011" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683633v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Algeo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.04.016" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G76GKPKT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290439v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sionneau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Biscaye" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B van Vliet-Lanoe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351354v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry J. Lyons" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W Lyons" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326340v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu Nebout" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.015" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9L16XPZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299895v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Duprat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez-Goni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2007.07.007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58G1C6K8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299741v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295635v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu Nebout" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Peyron" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cortijo" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303385v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281922v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vanderaveroet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fagel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chamley" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Deconinck" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958607v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debrabant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(98)00137-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281711v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Davies" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Labeyrie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.1998.62A.1.114" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281707v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laj" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lehman" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labyrie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00146-5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQL8RV4T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003047v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97PA00118" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281697v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caulet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-0182(93)90138-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ6TNZGS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370732v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Bosquier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559174v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Catrain" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468043v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kaboth-Bahr" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pharahilda Steur" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001363v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Salvador" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novothny" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fonai" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcoux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468081v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hennion" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herl&#233;dan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468078v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467982v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467973v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468025v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez Zarikian" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468061v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468138v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leblanc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Jean&#8208;mathias Bory" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miska" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588204v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468106v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beny Francois" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth R. Davies" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04541421v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992416v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19212" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02415578v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992410v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D Flood" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304420v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468286v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mazaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beny" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gottschalk" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483128v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Reynaud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911914v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815934v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krim" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370718v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370634v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarolina Velasquez-Delgado" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Carlos Montero-Serrano" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard St-Louis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370584v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349052v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bahr" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349091v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348813v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348957v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348942v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378225v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beny" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marschalek" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390590v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5285/b3cb3574-49b0-44c8-a934-3da88ca4ef93" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280600v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desprat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Turon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280601v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Essallami" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Sicre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dormoy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442192v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2772" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370460v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez-Barrero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blarel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Elisabeta Popovici" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Torres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-3481" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933152v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/asgn.2568" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04996944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boughriet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas-Ga&#235;l-Gervil Doyemet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Poumaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Alaimo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15031379" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Averbuch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777131v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuiti&#241;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Scasso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pancrazzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106728" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.170" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud A. Rostami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Alves Martins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13020794" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04090605v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.208" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fauquembergue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ducassou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J.G. Reijmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moal-Darrigade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hanquiez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2021.106697" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caillaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan R Hlohowskyj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chappaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2022001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548957v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout&#8209;roumazeilles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bensadok" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-34-77-2022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03796588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James W. Marschalek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zurli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Talarico" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina van de Flierdt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vermeesch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04148-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryll Le Quilleuc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Bory" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philippe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Derimian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD035030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussenatou Nzi&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120508" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G R Davies" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Waelbroeck" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bory" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106089" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau-Queney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pr&#233;at" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Recourt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0016756820000758" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862330v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Huet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.102" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesma Krim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bonnel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khondoker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weiss" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van de Flierdt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rehkamper" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kreissig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemer.2018.05.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Imbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017196" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebraheem Hatem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017193" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271095v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Chatelet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Coccioni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4957-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319967v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaouadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lakhdar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1339-2016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Semprucci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Frontalini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sbrocca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-4493-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303605v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Chanier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baumgartner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulian Dumitrica" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caridroit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.399" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310355v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Cadre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614561883" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140047v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tribovillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hatem" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.02.026" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter O Baumgartner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280573v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riboulleau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tribovillard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Recourt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.09.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fleury" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Giraudeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.05.032" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280576v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt D Rowberry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walsh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#322;a&#380;ej B&#322;a&#380;ejowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282860v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riboulleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.04.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desprat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Essallami" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dormoy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-767-2013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861322v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desprat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Turon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-1065-2013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033110v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorenzoni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrc.20079" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4E05EB99DB708A9C92BC45B1847F203AC98FE5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807301v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lafon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aany Sofia Lilly Thankamony" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Rosay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Lu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC36170A" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842773v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daniau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H. Urrego" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1214292110" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865514v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goring" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2023-2013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210028v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sionneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Flower" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.10.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861167v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colombaroli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-9-2043-2013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483883v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philippe Degeai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6808" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280590v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.10.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105633v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieczny" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bory" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abouchami" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. G. Galer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.12.039" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329205v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jullien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Tisserand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grousset" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2011.09.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649291v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.G. J G Galer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016173" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574089v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.01.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00629865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Montero-Serrano" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders E Carlson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048194" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105649v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600174v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W. Lyons" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.04.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280609v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlos Montero-Serrano" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sionneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.09.004" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00496389v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolland-Revel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.05.016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564117v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Flower" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2010.07.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BFVDTJ9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971458v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Denis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien S Carson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja S Ganeshram" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Renssen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.12.024" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3XK2JNQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442817v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Costra" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.06.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105668v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419569v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dormoy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0181" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371297v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Montero Serrano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.10.002" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2XQ6TC2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280613v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.09.011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220889v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2008.10.002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353QR2SH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327498v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montero Serrano" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683633v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Algeo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.04.016" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G76GKPKT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290439v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Sionneau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P E Biscaye" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B van Vliet-Lanoe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351354v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry J. Lyons" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy W Lyons" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299895v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Duprat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Sanchez-Goni" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2007.07.007" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58G1C6K8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330731v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grousset" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mcmanus" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299741v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295635v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu Nebout" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Peyron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cortijo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Landais" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330766v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-3-569-2007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326340v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu Nebout" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.015" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9L16XPZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303385v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trentesaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281922v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vanderaveroet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fagel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chamley" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Deconinck" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958607v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debrabant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(98)00137-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281711v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Davies" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Labeyrie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.1998.62A.1.114" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281707v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laj" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lehman" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labyrie" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00146-5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQL8RV4T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003047v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chamley" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97PA00118" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281697v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caulet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-0182(93)90138-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ6TNZGS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370732v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Bosquier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559174v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Catrain" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fauquette" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468078v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Herl&#233;dan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hennion" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468081v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467982v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467973v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274883v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Cuitino" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468025v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez Zarikian" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468061v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468043v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kaboth-Bahr" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pharahilda Steur" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001363v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Salvador" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novothny" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fonai" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marcoux" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468138v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leblanc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloys Jean&#8208;mathias Bory" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miska" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588204v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468106v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beny Francois" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth R. Davies" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04541421v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992416v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19212" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992410v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D Flood" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304420v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871346v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Balescu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Borel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02415578v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duperron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468286v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mazaud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beny" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gottschalk" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483128v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Reynaud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911914v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebreton" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815934v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krim" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195539v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel-Rolland" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195691v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370718v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofmann" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370634v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacarolina Velasquez-Delgado" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Carlos Montero-Serrano" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard St-Louis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370584v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349091v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349052v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lofi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bahr" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348942v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348813v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348957v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378225v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beny" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marschalek" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390590v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5285/b3cb3574-49b0-44c8-a934-3da88ca4ef93" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280600v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Desprat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Siani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Turon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280601v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Essallami" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Sicre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dormoy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442192v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>