--- v0 (2026-03-26)
+++ v1 (2026-05-04)
@@ -1284,63 +1284,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field effects on liquid metal free convection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Renaudière de Vaux</w:t>
+                <w:t xml:space="preserve">Magnetic field effects on three-dimensional natural convection (S23)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien, Renaudière de Vaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zamansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1363,109 +1363,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333884v1</w:t>
+                <w:t xml:space="preserve">hal-03446255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field effects on three-dimensional natural convection (S23)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien, Renaudière de Vaux</w:t>
+                <w:t xml:space="preserve">Magnetic field effects on liquid metal free convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Renaudière de Vaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Zamansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1488,73 +1488,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446255v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1812,51 +1812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brissonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Ikeuchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piluso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151860" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Bergez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mmp2017.9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc-Darbord" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Gallic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.07.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04692904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Journeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berlemont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04733210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03955109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Denoix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Haquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03324457v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bourbotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Hamrita" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jouvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Journeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piluso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333884v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien, Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00849680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brissonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Ikeuchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piluso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151860" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Bergez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bouyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22364/mmp2017.9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ranc-Darbord" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herv&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baudin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Gallic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.07.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04692904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Journeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berlemont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04733210v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03955109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Denoix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Haquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03324457v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maurin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bourbotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Hamrita" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jouvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Journeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piluso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446255v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien, Renaudi&#232;re de Vaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00849680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>