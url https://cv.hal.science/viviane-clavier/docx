--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -106,282 +106,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Précarité alimentaire et pratiques informationnelles des étudiant·e·s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communiquer.11004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relationships between food insecurity, physical activity, detachment from studies, and students' well‐being: A prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 33 (7), pp.1242-1253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sms.14361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’actualisation des connaissances médicales en ophtalmologie. L’exemple d’une pratique de veille dans un contexte de tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 60, pp.131-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -415,77 +415,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de l’expertise sanitaire et confiance dans l’information de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Staii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Confiance et communication. une aporie démocratique., 88 (2), pp.247-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -510,64 +510,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ouverture des données de la recherche dans le cadre d’un projet pluridisciplinaire entre SIC et informatique : le cas des médias sociaux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52, pp.117-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -601,51 +601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l’information dans les pratiques professionnelles des diététicien.nes : au croisement des missions d’éducation, de prévention et de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 1 (1), pp.114-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -679,51 +679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Organization, Data and Algorithms : The New Era of Visual Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (8), pp.615-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -757,64 +757,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités informationnelles et organisation des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11, pp.170-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -839,64 +839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’informer via les médias sociaux de santé : quelle place pour les experts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23, pp.141-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -921,64 +921,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including authorial stance in the indexing of scientific documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (4), pp.293-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1012,64 +1012,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la consultation de documents scientifiques à leur indexation : pertinence de la notion de positionnement en sciences de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1094,64 +1094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la consultation de documents scientifiques à leur indexation : pertinence de la notion de positionnement en sciences de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Supplément, 2010B, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1202,51 +1202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9, pp.61-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1337,51 +1337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation des savoirs et transition alimentaire : le cas des insectes comestibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yekta Akhbarifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème congrès de la SFSIC : Transition(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Société Française des Sciences de l’Information et de la Communication (SFSIC), Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1419,51 +1419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux communicationnels de la consommation d’insectes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yekta Akhbarifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique "Du Nouveau dans l’assiette ? Les tendances alimentaires à la rencontre de la société"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille et le le Clubster NSL, Jun 2024, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1482,359 +1482,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques informationnelles et sociétés en crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panel, XXIIIème Congrès de la Société Française des Sciences de l’information et de la communication (SFSIC), La numérisation des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche contextualisée pour l’analyse des pratiques informationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GER Pratiques informationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Céline Paganelli et Madjid Ihadjadene, Mar 2023, à distance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objectifs de la recherche et la méthodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viviane Clavier et Sidonie Naulin, Jul 2023, Grenoble (38000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Précarité alimentaire et pratiques d’information des étudiants à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Alimentation et médiation des savoirs, rôle et enjeux des cités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lerass, Université Paul Valéry, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...95 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les jeunes et l’information de santé : confiance et défiance dans le cadre de la vaccination contre la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude, Communication, médiatisation et réception de la campagne de vaccination COVID-19 : un bilan critique international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adrian Staii, Elico, Université Lyon 3, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1859,64 +1859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques informationnelles des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales de l’innovation Pédagogique dans l’Enseignement Supérieur (JIPES22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caroline Ollivier-Yaniv, Nov 2022, Centre des Congrès de la Cité des Sciences et de l’Industrie, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1941,51 +1941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques informationnelles et connaissances en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de clôture du Projet EIT- Health REALWORLD4CLINIC, Les patients insuffisants cardiaques au cœur de la conception des projets d’innovation en santé : enjeux et perspectives des approches centrées patient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabienne Martin-Juchat, Nov 2022, Saint-Martin-d'Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2010,51 +2010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques informationnelles et connaissances en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de clôture du Projet EIT- Health REALWORLD4CLINIC, Les patients insuffisants cardiaques au cœur de la conception des projets d’innovation en santé : enjeux et perspectives des approches centrées patient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de la création et de l'innovation (MACI), Nov 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2079,51 +2079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La précarité alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panel coordonné par Jean-Jacques Boutaud, XXIIème Congrès de la Société Française des Sciences de l’information et de la communication (SFSIC), Sociétés et espaces en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Echirolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2148,64 +2148,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les pratiques d’information des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Santé et Précarité alimentaire des étudiants, Institut de la communication et des médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESEC, Oct 2021, Echirolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2230,64 +2230,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et pauvreté informationnelle. Des pratiques informationnelles aux pratiques alimentaires chez les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Vulnérabilité alimentation, jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Simona De Iulio et Susan Kovacs, Nov 2020, Maison européenne des sciences de l’homme et de la société Lille Nord de France, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2306,277 +2306,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La place de l’information dans les pratiques de consultation des diététicien.nes : au croisement des missions d’éducation, de prévention et de soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique Le diététicien dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française des Diététiciens Nutritionnistes, Mar 2019, Centre culturel Jean Moulins, Mions, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Organisation des connaissances, données et algorithmes : place aux visualisations !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 12ème Colloque international d’ISKO-France Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISKO-France, Oct 2019, Montpellier, France. 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation des connaissances, données et algorithmes : place aux visualisations !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques informationnelles et médias sociaux : quelques contributions à la caractérisation de l’information de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elico, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2601,51 +2601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger bien, manger bon, manger droit. Les forums de santé pour s’informer sur l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Alimentation, santé et changements sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREM, Université de Lorraine, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2709,51 +2709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Cuenca Pauta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2795,51 +2795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d’information et de communication des diététicien.nes : au croisement des missions d’éducation, de prévention et de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international interdisciplinaire "L’alimentation en savoirs. Regards croisés sur l’information, la communication et l’éducation en matière d’alimentation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GERiiCO CERIES; CIREL-Théodile; Université de Lille; Maison européenne des sciences de l’homme et de la société (MESHS), Dec 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2864,64 +2864,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche méthodologique croisée du traitement des données de la recherche : le cas d'un corpus d'échanges issus des médias sociaux dans le domaine de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes et stratégies de gestion de l'information par les organisations : des "big data" aux "thick data", COSSI ( Communication, Organisation, Société du savoir et Information), Université Mac Gill, Montréal, 11-12 mai 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2946,51 +2946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montrer, exposer, donner à lire des manuscrits modernes. Quels enjeux pour les collections numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes de mise en visibilité des manuscrits littéraires. Questionnements professionnels et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Stendhal Grenoble 3, Gresec, Traverses 19-21, LIDILEM, Bibliothèque d’études et du patrimoine de Grenoble, 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3015,51 +3015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3097,51 +3097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexer des parcours thématiques pour valoriser les collections de presse numérisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International sur le Document Electronique (CIDE.13), Document numérique. Entre permanence et mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INHA, Europia,, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3166,64 +3166,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de lecture de documents scientifiques : la notion de positionnement en sciences de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Scientext</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Stendhal Grenoble 3, LIDILEM, 2010, Saint-Martin d’Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3248,51 +3248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re-)Présentation des sciences et des techniques dans le Progrès Illustré : contribution à l’indexation de parcours thématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">inSéminaire du Cluster 13 – Rhône-Alpes. Culture, patrimoe et création - projet 4 « corpus numérique. Projet CaNu XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque Municipale de Lyon, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3343,51 +3343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3431,51 +3431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de regroupement de mots fondée sur la recherche de cliques dans un graphe de cooccurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3551,51 +3551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document et archivage. Pratiques formelles et informelles dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Inaudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3672,51 +3672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Broudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Chartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pailliart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3821,51 +3821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cartellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Flon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3933,51 +3933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication numérique : acteurs, dispositifs, pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cartellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4034,64 +4034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine et collections numériques : politiques, pratiques professionnelles, usages et dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (16), pp.5-13, 2015</w:t>
@@ -4152,64 +4152,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(dir.) Pratiques d’information et connaissances en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 214p., 2023, L'information dans la santé, 9781784058753</w:t>
             </w:r>
           </w:p>
@@ -4240,64 +4240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Practices and Knowledge in Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste - Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, pp.210, 2022, Health Information set, Paganelli Céline; Clavier Viviane, 9781786306111</w:t>
             </w:r>
           </w:p>
@@ -4328,51 +4328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food and Health. Actor strategies in Information and Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4397,238 +4397,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Production des données, “Production de la société” : Les Big Data et algorithmes au regard des Sciences de l’information et de la communication. Dossier 2018 de la revue Les Enjeux de l'information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bullich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">19 (2), 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enic.025.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alimentation et santé. Logiques d’acteurs en information-communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.156, 2018, Série "L'information dans la santé", Viviane Clavier et Jean-Philippe De Oliveira</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...82 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’information professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier Hermès Sciences Publications, 2013, Stéphane Chaudiron, 978-2-7462-4541-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4678,77 +4678,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. 7 Vulnérabilité étudiante et précarité alimentaire. Des pratiques informationnelles aux pratiques numériques créatives sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simona De Iulio et Susan Kovacs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité, alimentation, jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Septentrion, A paraître</w:t>
@@ -4777,51 +4777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution grenobloise à l’étude du document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4866,255 +4866,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation de savoirs sur l’alimentation en contexte : le cas des écoles et des universités</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Jean-Jacques Boutaud. </w:t>
+                <w:t xml:space="preserve">(coord.) Ch. 5 Discours, stratégies et pratiques en alimentation et en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Jean-Jacques Boutaud (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, pp.149-162, 2024, Les Dessous de, 978-2-340-09462-8</w:t>
+              <w:t xml:space="preserve">, Ellipses, pp.115-129, 2024, 97822340-094628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768115v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04790617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation de savoirs sur l’alimentation en contexte : le cas des écoles et des universités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona De Iulio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">in Jean-Jacques Boutaud (coord.). </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice de La Broise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Boutaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ellipses, pp.115-129, 2024, 97822340-094628</w:t>
+              <w:t xml:space="preserve">, Ellipses, pp.149-162, 2024, Les Dessous de, 978-2-340-09462-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790617v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. 2 Organisation des connaissances et études des pratiques informationnelles : contribution à la caractérisation de l’information de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques d’information et connaissances en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5146,535 +5146,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ch. 8 The Dietary Consultation as a Place for Mediating Food Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Information, Communication and Education: Eating Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bloomsbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-133, 2022, Eating Knowledge, 9781350162501</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages professionnels de l’information spécialisée en ophtalmologie. Entretien avec Pascal Four, docteur en ophtalmologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Céline Paganelli et Viviane Clavier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques d’information et connaissances en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, Iste Editions, pp.157-171, 2022, 9781784058753</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professional uses of specialized information in ophthalmology. Interview with Pascal Four, doctor of ophthalmology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Céline Paganelli and Viviane Clavier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information practices and knowledge in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, ISTE-Wiley, pp.151-165, 2022, 9781786306111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ch. 2 Knowledge Organization and Studies of Information Practices : Contribution to the Characterization of Health Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Céline Paganelli and Viviane Clavier (dir.), Information Practices and Knowledge in Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste - Wiley; London</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-40, 2022, Health information set, 9781786306111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bon et le bien manger dans les forums de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Information, Communication and Education: Eating Knowledge</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.117-133, 2022, Eating Knowledge, 9781350162501</w:t>
+              <w:t xml:space="preserve">Bien et bon à manger. Penser notre alimentation du quotidien à l’institution de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.29-37, 2018, Collection Art, Archéologie &amp; Patrimoine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...166 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. 8 L’information et les pratiques informationnelles dans un contexte de médicalisation de l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation et santé. Logiques d’acteurs en information-communication.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, ISTE Editions, pp.159-183, 2018, Série "L'information dans la santé"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrilecture and the construction of Knowledge within Professional Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gerald Kembellec; Evelyne Broudoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading and Writing Knowledge in Scientific Communities: Digital Humanities and Knowledge Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley; ISTE Editions, pp.23-42, 2017</w:t>
@@ -5703,64 +5703,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. 2. L’écrilecture : une pratique révélatrice de la construction des savoirs au sein des communautés professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evelyne Broudoux et Gérald Kembellec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrilecture augmentée dans les communautés scientifiques. Humanités numériques et construction des savoirs. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.39-56, 2017</w:t>
@@ -5789,51 +5789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manuscrits d’auteurs : de la mise en ligne aux mises en visibilité du patrimoine littéraire. L’exemple de Stendhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents et dispositifs à l’ère post-numérique, Actes du 18ème colloque international sur le Document Electronique (CIDE 18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Europia, pp.65-80, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5858,51 +5858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’information professionnelle dans les discours : le parent pauvre de l’information spécialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CLAVIER Viviane; PAGANELLI Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’information professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier Hermès Sciences Publications, 2013</w:t>
@@ -5931,64 +5931,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indexation de discours scientifiques : prise en compte des connaissances liées au positionnement de l'auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EL HADI WIDAD Mustapha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'organisation des connaissances : dynamisme et stabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier - Hermès Sciences Publications, 2012</w:t>
@@ -6017,258 +6017,258 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le forum de discussion : une ressource informationnelle hybride entre information grand public et information spécialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">YASRI-LABRIQUE Eléonore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les forums de discussion : agoras du XXIe siècle? Théories, enjeux et pratiques discursives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le forum de discussion : une ressource informationnelle hybride entre information grand public et information spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">es forums de discussion: agoras du XXIe siècle? Théories, enjeux et pratiques discursives,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.39-55, 2011, Langue et parole, 978-2-296-55369-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques interactionnelles et rapports à l’information dans les forums de discussion médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Staii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...97 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Caterina Manes Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6475,64 +6475,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthilde. Structure fédérative interne sur la mise en ligne des manuscrits de Stendhal 2011-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Gresec. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6586,51 +6586,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation des connaissances au prisme du langage, du texte et du discours. Un parcours en recherche d’information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Grenoble-Alpes, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6817,51 +6817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Dias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14361" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.11004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.15771" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8759" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.191.0114" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2019-8-615" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2012-4-292" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.9.1.61-76" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-79447V9C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekta Akhbarifar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552348v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306622v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mounier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152718v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vrain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balicco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Flon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holubowicz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387138v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pratiques-dinformation-et-connaissances-en-sante/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1843" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe de Oliveira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-l-information-dans-la-sante" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.025.0005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790617v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119902058" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/food-information-communication-and-education-9781350162501/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841994v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136918v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caterina Manes Gallo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Clavier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mounier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paganelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Romeyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01208271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.11004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14361" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.15771" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8759" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.191.0114" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2019-8-615" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2012-4-292" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.9.1.61-76" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-79447V9C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekta Akhbarifar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552348v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mounier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152718v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vrain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balicco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Flon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holubowicz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387138v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pratiques-dinformation-et-connaissances-en-sante/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1843" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe de Oliveira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.025.0005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955488v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-l-information-dans-la-sante" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548929v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/food-information-communication-and-education-9781350162501/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902563v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548917v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119902058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955497v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841994v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136918v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975629v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caterina Manes Gallo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Clavier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mounier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paganelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Romeyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01208271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>