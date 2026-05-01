--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -106,282 +106,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relationships between food insecurity, physical activity, detachment from studies, and students' well‐being: A prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (7), pp.1242-1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Précarité alimentaire et pratiques informationnelles des étudiant·e·s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communiquer.11004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...132 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’actualisation des connaissances médicales en ophtalmologie. L’exemple d’une pratique de veille dans un contexte de tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 60, pp.131-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -415,77 +415,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de l’expertise sanitaire et confiance dans l’information de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Staii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Confiance et communication. une aporie démocratique., 88 (2), pp.247-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -510,64 +510,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ouverture des données de la recherche dans le cadre d’un projet pluridisciplinaire entre SIC et informatique : le cas des médias sociaux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52, pp.117-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -601,51 +601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l’information dans les pratiques professionnelles des diététicien.nes : au croisement des missions d’éducation, de prévention et de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 1 (1), pp.114-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -679,51 +679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Organization, Data and Algorithms : The New Era of Visual Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (8), pp.615-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -757,64 +757,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités informationnelles et organisation des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11, pp.170-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -839,64 +839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’informer via les médias sociaux de santé : quelle place pour les experts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23, pp.141-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -921,64 +921,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including authorial stance in the indexing of scientific documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (4), pp.293-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1012,64 +1012,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la consultation de documents scientifiques à leur indexation : pertinence de la notion de positionnement en sciences de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1094,64 +1094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la consultation de documents scientifiques à leur indexation : pertinence de la notion de positionnement en sciences de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Supplément, 2010B, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1202,51 +1202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9, pp.61-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1337,51 +1337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation des savoirs et transition alimentaire : le cas des insectes comestibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yekta Akhbarifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème congrès de la SFSIC : Transition(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Société Française des Sciences de l’Information et de la Communication (SFSIC), Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1419,51 +1419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux communicationnels de la consommation d’insectes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yekta Akhbarifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique "Du Nouveau dans l’assiette ? Les tendances alimentaires à la rencontre de la société"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille et le le Clubster NSL, Jun 2024, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1482,359 +1482,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Précarité alimentaire et pratiques d’information des étudiants à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Alimentation et médiation des savoirs, rôle et enjeux des cités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lerass, Université Paul Valéry, May 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques informationnelles et sociétés en crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panel, XXIIIème Congrès de la Société Française des Sciences de l’information et de la communication (SFSIC), La numérisation des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche contextualisée pour l’analyse des pratiques informationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GER Pratiques informationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par Céline Paganelli et Madjid Ihadjadene, Mar 2023, à distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les objectifs de la recherche et la méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Viviane Clavier et Sidonie Naulin, Jul 2023, Grenoble (38000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes et l’information de santé : confiance et défiance dans le cadre de la vaccination contre la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude, Communication, médiatisation et réception de la campagne de vaccination COVID-19 : un bilan critique international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adrian Staii, Elico, Université Lyon 3, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1859,64 +1859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques informationnelles des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales de l’innovation Pédagogique dans l’Enseignement Supérieur (JIPES22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caroline Ollivier-Yaniv, Nov 2022, Centre des Congrès de la Cité des Sciences et de l’Industrie, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1941,51 +1941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques informationnelles et connaissances en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de clôture du Projet EIT- Health REALWORLD4CLINIC, Les patients insuffisants cardiaques au cœur de la conception des projets d’innovation en santé : enjeux et perspectives des approches centrées patient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabienne Martin-Juchat, Nov 2022, Saint-Martin-d'Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2010,51 +2010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques informationnelles et connaissances en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de clôture du Projet EIT- Health REALWORLD4CLINIC, Les patients insuffisants cardiaques au cœur de la conception des projets d’innovation en santé : enjeux et perspectives des approches centrées patient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de la création et de l'innovation (MACI), Nov 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2079,51 +2079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La précarité alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panel coordonné par Jean-Jacques Boutaud, XXIIème Congrès de la Société Française des Sciences de l’information et de la communication (SFSIC), Sociétés et espaces en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Echirolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2148,64 +2148,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les pratiques d’information des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Santé et Précarité alimentaire des étudiants, Institut de la communication et des médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESEC, Oct 2021, Echirolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2230,64 +2230,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et pauvreté informationnelle. Des pratiques informationnelles aux pratiques alimentaires chez les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Vulnérabilité alimentation, jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Simona De Iulio et Susan Kovacs, Nov 2020, Maison européenne des sciences de l’homme et de la société Lille Nord de France, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2306,277 +2306,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Organisation des connaissances, données et algorithmes : place aux visualisations !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 12ème Colloque international d’ISKO-France Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISKO-France, Oct 2019, Montpellier, France. 13p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation des connaissances, données et algorithmes : place aux visualisations !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La place de l’information dans les pratiques de consultation des diététicien.nes : au croisement des missions d’éducation, de prévention et de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique Le diététicien dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française des Diététiciens Nutritionnistes, Mar 2019, Centre culturel Jean Moulins, Mions, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques informationnelles et médias sociaux : quelques contributions à la caractérisation de l’information de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elico, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2601,51 +2601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manger bien, manger bon, manger droit. Les forums de santé pour s’informer sur l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Alimentation, santé et changements sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREM, Université de Lorraine, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2709,51 +2709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Cuenca Pauta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2795,51 +2795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d’information et de communication des diététicien.nes : au croisement des missions d’éducation, de prévention et de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international interdisciplinaire "L’alimentation en savoirs. Regards croisés sur l’information, la communication et l’éducation en matière d’alimentation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GERiiCO CERIES; CIREL-Théodile; Université de Lille; Maison européenne des sciences de l’homme et de la société (MESHS), Dec 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2864,64 +2864,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche méthodologique croisée du traitement des données de la recherche : le cas d'un corpus d'échanges issus des médias sociaux dans le domaine de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes et stratégies de gestion de l'information par les organisations : des "big data" aux "thick data", COSSI ( Communication, Organisation, Société du savoir et Information), Université Mac Gill, Montréal, 11-12 mai 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2946,51 +2946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montrer, exposer, donner à lire des manuscrits modernes. Quels enjeux pour les collections numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes de mise en visibilité des manuscrits littéraires. Questionnements professionnels et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Stendhal Grenoble 3, Gresec, Traverses 19-21, LIDILEM, Bibliothèque d’études et du patrimoine de Grenoble, 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3015,51 +3015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3097,51 +3097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexer des parcours thématiques pour valoriser les collections de presse numérisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International sur le Document Electronique (CIDE.13), Document numérique. Entre permanence et mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INHA, Europia,, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3166,64 +3166,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours de lecture de documents scientifiques : la notion de positionnement en sciences de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Scientext</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Stendhal Grenoble 3, LIDILEM, 2010, Saint-Martin d’Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3248,51 +3248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re-)Présentation des sciences et des techniques dans le Progrès Illustré : contribution à l’indexation de parcours thématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">inSéminaire du Cluster 13 – Rhône-Alpes. Culture, patrimoe et création - projet 4 « corpus numérique. Projet CaNu XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque Municipale de Lyon, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3343,51 +3343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3431,51 +3431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de regroupement de mots fondée sur la recherche de cliques dans un graphe de cooccurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3551,51 +3551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document et archivage. Pratiques formelles et informelles dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Inaudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3672,51 +3672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Broudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Chartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pailliart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3821,51 +3821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cartellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Flon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3933,51 +3933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication numérique : acteurs, dispositifs, pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cartellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4034,64 +4034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine et collections numériques : politiques, pratiques professionnelles, usages et dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (16), pp.5-13, 2015</w:t>
@@ -4152,64 +4152,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(dir.) Pratiques d’information et connaissances en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 214p., 2023, L'information dans la santé, 9781784058753</w:t>
             </w:r>
           </w:p>
@@ -4240,64 +4240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Practices and Knowledge in Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste - Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, pp.210, 2022, Health Information set, Paganelli Céline; Clavier Viviane, 9781786306111</w:t>
             </w:r>
           </w:p>
@@ -4328,51 +4328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food and Health. Actor strategies in Information and Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4397,238 +4397,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alimentation et santé. Logiques d’acteurs en information-communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.156, 2018, Série "L'information dans la santé", Viviane Clavier et Jean-Philippe De Oliveira</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Production des données, “Production de la société” : Les Big Data et algorithmes au regard des Sciences de l’information et de la communication. Dossier 2018 de la revue Les Enjeux de l'information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bullich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">19 (2), 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enic.025.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/enic.025.0005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01940660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...82 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’information professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier Hermès Sciences Publications, 2013, Stéphane Chaudiron, 978-2-7462-4541-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4678,77 +4678,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. 7 Vulnérabilité étudiante et précarité alimentaire. Des pratiques informationnelles aux pratiques numériques créatives sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viviane Clavier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulce Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simona De Iulio et Susan Kovacs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnérabilité, alimentation, jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Septentrion, A paraître</w:t>
@@ -4777,51 +4777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution grenobloise à l’étude du document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4872,51 +4872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(coord.) Ch. 5 Discours, stratégies et pratiques en alimentation et en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Jean-Jacques Boutaud (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.115-129, 2024, 97822340-094628</w:t>
@@ -4971,51 +4971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona De Iulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice de La Broise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5057,64 +5057,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. 2 Organisation des connaissances et études des pratiques informationnelles : contribution à la caractérisation de l’information de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques d’information et connaissances en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5146,535 +5146,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ch. 2 Knowledge Organization and Studies of Information Practices : Contribution to the Characterization of Health Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Céline Paganelli and Viviane Clavier (dir.), Information Practices and Knowledge in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iste - Wiley; London</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-40, 2022, Health information set, 9781786306111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ch. 8 The Dietary Consultation as a Place for Mediating Food Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Information, Communication and Education: Eating Knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloomsbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-133, 2022, Eating Knowledge, 9781350162501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages professionnels de l’information spécialisée en ophtalmologie. Entretien avec Pascal Four, docteur en ophtalmologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Céline Paganelli et Viviane Clavier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques d’information et connaissances en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Iste Editions, pp.157-171, 2022, 9781784058753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional uses of specialized information in ophthalmology. Interview with Pascal Four, doctor of ophthalmology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Céline Paganelli and Viviane Clavier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information practices and knowledge in Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, ISTE-Wiley, pp.151-165, 2022, 9781786306111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Céline Paganelli</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. 8 L’information et les pratiques informationnelles dans un contexte de médicalisation de l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Céline Paganelli and Viviane Clavier (dir.), Information Practices and Knowledge in Health</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.19-40, 2022, Health information set, 9781786306111</w:t>
+              <w:t xml:space="preserve">Alimentation et santé. Logiques d’acteurs en information-communication.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, ISTE Editions, pp.159-183, 2018, Série "L'information dans la santé"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bon et le bien manger dans les forums de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien et bon à manger. Penser notre alimentation du quotidien à l’institution de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.29-37, 2018, Collection Art, Archéologie &amp; Patrimoine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrilecture and the construction of Knowledge within Professional Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gerald Kembellec; Evelyne Broudoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading and Writing Knowledge in Scientific Communities: Digital Humanities and Knowledge Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley; ISTE Editions, pp.23-42, 2017</w:t>
@@ -5703,64 +5703,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. 2. L’écrilecture : une pratique révélatrice de la construction des savoirs au sein des communautés professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evelyne Broudoux et Gérald Kembellec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrilecture augmentée dans les communautés scientifiques. Humanités numériques et construction des savoirs. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.39-56, 2017</w:t>
@@ -5789,51 +5789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manuscrits d’auteurs : de la mise en ligne aux mises en visibilité du patrimoine littéraire. L’exemple de Stendhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents et dispositifs à l’ère post-numérique, Actes du 18ème colloque international sur le Document Electronique (CIDE 18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Europia, pp.65-80, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5858,51 +5858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’information professionnelle dans les discours : le parent pauvre de l’information spécialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CLAVIER Viviane; PAGANELLI Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’information professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier Hermès Sciences Publications, 2013</w:t>
@@ -5931,64 +5931,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indexation de discours scientifiques : prise en compte des connaissances liées au positionnement de l'auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EL HADI WIDAD Mustapha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'organisation des connaissances : dynamisme et stabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier - Hermès Sciences Publications, 2012</w:t>
@@ -6017,258 +6017,258 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le forum de discussion : une ressource informationnelle hybride entre information grand public et information spécialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">es forums de discussion: agoras du XXIe siècle? Théories, enjeux et pratiques discursives,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.39-55, 2011, Langue et parole, 978-2-296-55369-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le forum de discussion : une ressource informationnelle hybride entre information grand public et information spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paganelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">YASRI-LABRIQUE Eléonore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les forums de discussion : agoras du XXIe siècle? Théories, enjeux et pratiques discursives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques interactionnelles et rapports à l’information dans les forums de discussion médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Staii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...93 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Caterina Manes Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6475,64 +6475,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthilde. Structure fédérative interne sur la mise en ligne des manuscrits de Stendhal 2011-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Gresec. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6586,51 +6586,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation des connaissances au prisme du langage, du texte et du discours. Un parcours en recherche d’information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Grenoble-Alpes, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6817,51 +6817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.11004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Dias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14361" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.15771" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8759" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.191.0114" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2019-8-615" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2012-4-292" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.9.1.61-76" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-79447V9C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekta Akhbarifar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578005v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552348v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mounier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152718v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vrain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balicco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Flon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holubowicz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387138v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pratiques-dinformation-et-connaissances-en-sante/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1843" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe de Oliveira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.025.0005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955488v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-l-information-dans-la-sante" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548929v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/food-information-communication-and-education-9781350162501/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902563v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548917v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119902058" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955497v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841994v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136918v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975629v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caterina Manes Gallo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Clavier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mounier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paganelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Romeyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01208271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Dias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14361" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.11004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.15771" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8759" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.191.0114" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2019-8-615" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2012-4-292" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.9.1.61-76" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-79447V9C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekta Akhbarifar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552348v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306622v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mounier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152718v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vrain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balicco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Flon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holubowicz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387138v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pratiques-dinformation-et-connaissances-en-sante/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1843" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe de Oliveira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-l-information-dans-la-sante" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.025.0005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119902058" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/food-information-communication-and-education-9781350162501/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841994v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136918v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caterina Manes Gallo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Clavier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mounier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paganelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Romeyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01208271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>