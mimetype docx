--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -2306,234 +2306,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La place de l’information dans les pratiques de consultation des diététicien.nes : au croisement des missions d’éducation, de prévention et de soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique Le diététicien dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française des Diététiciens Nutritionnistes, Mar 2019, Centre culturel Jean Moulins, Mions, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Organisation des connaissances, données et algorithmes : place aux visualisations !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 12ème Colloque international d’ISKO-France Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISKO-France, Oct 2019, Montpellier, France. 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation des connaissances, données et algorithmes : place aux visualisations !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306622v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04790741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques informationnelles et médias sociaux : quelques contributions à la caractérisation de l’information de santé</w:t>
               </w:r>
@@ -6817,51 +6817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Dias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14361" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.11004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.15771" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8759" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.191.0114" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2019-8-615" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2012-4-292" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.9.1.61-76" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-79447V9C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekta Akhbarifar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552348v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306622v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mounier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152718v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vrain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balicco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Flon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holubowicz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387138v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pratiques-dinformation-et-connaissances-en-sante/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1843" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe de Oliveira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-l-information-dans-la-sante" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.025.0005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119902058" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/food-information-communication-and-education-9781350162501/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841994v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136918v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caterina Manes Gallo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Clavier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mounier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paganelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Romeyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01208271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Clavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Dias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14361" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.11004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.15771" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921139v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.8759" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.191.0114" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212584v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2019-8-615" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2012-4-292" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.9.1.61-76" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-79447V9C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yekta Akhbarifar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790690v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790709v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552348v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839552v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercadier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Cuenca Pauta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212534v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979238v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mounier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152718v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152724v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vrain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085011v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balicco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Inaudi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057674v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Broudoux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pailliart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.balic.2018.01" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635676v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cartellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Flon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holubowicz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387138v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/pratiques-dinformation-et-connaissances-en-sante/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548885v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1843" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe de Oliveira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/collections/serie-l-information-dans-la-sante" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.025.0005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152703v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119902058" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/food-information-communication-and-education-9781350162501/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979239v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841994v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01136918v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01135102v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caterina Manes Gallo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638310v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Clavier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mounier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paganelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Romeyer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01152877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01208271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>