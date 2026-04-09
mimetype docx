--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -437,51 +437,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Déprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Daniel Yeaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa: a journal of general linguistics (2021-..)</w:t>
+              <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.16995/glossa.5756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
@@ -994,277 +994,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction of syntax, prosody, and discourse in licensing French wh-in-situ questions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syntax at hand: common syntactic structures for actions and language.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristen Syrett</w:t>
+                <w:t xml:space="preserve">Alice C Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shigeto Kawahara</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurore Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Nazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Paulignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Des Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lingua</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lingua.2012.03.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e72677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103338v1</w:t>
+                <w:t xml:space="preserve">hal-00904143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntax at hand: common syntactic structures for actions and language.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice C Roy</w:t>
+                <w:t xml:space="preserve">The interaction of syntax, prosody, and discourse in licensing French wh-in-situ questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Curie</w:t>
+                <w:t xml:space="preserve">Kristen Syrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatjana Nazir</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shigeto Kawahara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lingua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 124, Special Issue : SI Pages : 4-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lingua.2012.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072677⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00904143v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grip force reveals the context sensitivity of language-induced motor activity during &amp;quot;action words&amp;quot; processing: evidence from sentential negation.</w:t>
               </w:r>
@@ -1378,255 +1378,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nominal constituents in French lexifier creoles - Probing the structuring role of grammaticalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do you agree? Electrophysiological characterization of online agreement checking during the comprehension of correct French passive sentences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.Issue : 5 Pages : 395-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2007.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121620v1</w:t>
+                <w:t xml:space="preserve">hal-01103347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do you agree? Electrophysiological characterization of online agreement checking during the comprehension of correct French passive sentences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nominal constituents in French lexifier creoles - Probing the structuring role of grammaticalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Deprez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.Pages : 263-308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01103347v1</w:t>
+                <w:t xml:space="preserve">hal-01121620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-talk between language processes and overt motor behavior in the first 200 msec of processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice C Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Paulignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2128,51 +2128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asya Achimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christa Crosby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen Syrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2854,64 +2854,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacing information and prosody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen Syrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigeto Kawahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irene Franco, Sara Lusini &amp; Andrés Saab. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romance languages and Linguistic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.135-154, 2010</w:t>
@@ -3392,51 +3392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02497310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susagna Tubau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Etxeberria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Marie Deprez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Teresa Espinal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-374-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048311v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane D&#233;prez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Espinal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198830528.001.0001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509599v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Daniel Yeaton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.5756" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.621267" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dupuy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Stateva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Andreetta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Deprez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lab.17017.dup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2015.05.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Aravena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Courson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00163" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Syrett" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeto Kawahara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2012.03.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KH4W96B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Nazir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Des Portes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050287" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2007.03.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQVKJ5R7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannerod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2006.18.10.1607" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy E Messick" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Gotowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Espinal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asya Achimova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Crosby" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musolino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927013v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cepeda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436663v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02497310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susagna Tubau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Etxeberria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Marie Deprez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Teresa Espinal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-374-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048311v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane D&#233;prez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Espinal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198830528.001.0001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509599v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Daniel Yeaton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.5756" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.621267" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dupuy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Stateva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Andreetta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Deprez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lab.17017.dup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2015.05.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Aravena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Courson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00163" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Nazir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Des Portes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072677" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103338v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Syrett" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeto Kawahara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2012.03.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KH4W96B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050287" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2007.03.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQVKJ5R7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannerod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2006.18.10.1607" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy E Messick" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Gotowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Espinal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asya Achimova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Crosby" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musolino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927013v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cepeda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436663v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>