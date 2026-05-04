--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -994,277 +994,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntax at hand: common syntactic structures for actions and language.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interaction of syntax, prosody, and discourse in licensing French wh-in-situ questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice C Roy</w:t>
+                <w:t xml:space="preserve">Kristen Syrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Curie</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shigeto Kawahara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072677⟩</w:t>
+              <w:t xml:space="preserve">Lingua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 124, Special Issue : SI Pages : 4-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lingua.2012.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904143v1</w:t>
+                <w:t xml:space="preserve">hal-01103338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction of syntax, prosody, and discourse in licensing French wh-in-situ questions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Deprez</w:t>
+                <w:t xml:space="preserve">Syntax at hand: common syntactic structures for actions and language.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice C Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristen Syrett</w:t>
+                <w:t xml:space="preserve">Aurore Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shigeto Kawahara</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tatjana Nazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Paulignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Des Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lingua</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lingua.2012.03.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e72677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01103338v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grip force reveals the context sensitivity of language-induced motor activity during &amp;quot;action words&amp;quot; processing: evidence from sentential negation.</w:t>
               </w:r>
@@ -1378,255 +1378,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do you agree? Electrophysiological characterization of online agreement checking during the comprehension of correct French passive sentences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nominal constituents in French lexifier creoles - Probing the structuring role of grammaticalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Deprez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.Pages : 263-308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103347v1</w:t>
+                <w:t xml:space="preserve">hal-01121620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nominal constituents in French lexifier creoles - Probing the structuring role of grammaticalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do you agree? Electrophysiological characterization of online agreement checking during the comprehension of correct French passive sentences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ford Dominey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.Issue : 5 Pages : 395-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2007.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121620v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-talk between language processes and overt motor behavior in the first 200 msec of processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice C Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Paulignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2128,51 +2128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asya Achimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christa Crosby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen Syrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2854,64 +2854,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacing information and prosody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen Syrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigeto Kawahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irene Franco, Sara Lusini &amp; Andrés Saab. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romance languages and Linguistic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.135-154, 2010</w:t>
@@ -3392,51 +3392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02497310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susagna Tubau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Etxeberria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Marie Deprez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Teresa Espinal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-374-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048311v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane D&#233;prez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Espinal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198830528.001.0001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509599v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Daniel Yeaton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.5756" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.621267" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dupuy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Stateva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Andreetta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Deprez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lab.17017.dup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2015.05.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Aravena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Courson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00163" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904143v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Nazir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Des Portes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072677" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103338v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Syrett" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeto Kawahara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2012.03.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KH4W96B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050287" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2007.03.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQVKJ5R7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannerod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2006.18.10.1607" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy E Messick" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Gotowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Espinal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asya Achimova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Crosby" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musolino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927013v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cepeda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436663v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02497310v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susagna Tubau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urtzi Etxeberria" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Marie Deprez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Teresa Espinal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-374-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048311v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane D&#233;prez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Espinal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780198830528.001.0001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509599v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Henri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Daniel Yeaton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.5756" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.621267" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dupuy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penka Stateva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Andreetta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cheylus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Deprez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lab.17017.dup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158576v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2015.05.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Aravena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Courson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Paulignan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00163" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103338v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Syrett" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeto Kawahara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2012.03.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KH4W96B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904143v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Nazir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Des Portes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050287" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ford Dominey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2007.03.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQVKJ5R7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boulenger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannerod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2006.18.10.1607" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121623v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy E Messick" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Gotowski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Espinal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932545v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asya Achimova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Crosby" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Musolino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932603v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ploux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929986v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879928v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927013v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cepeda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436663v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>