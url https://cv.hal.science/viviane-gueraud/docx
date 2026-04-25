--- v0 (2026-03-23)
+++ v1 (2026-04-25)
@@ -949,795 +949,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche auteur pour la scénarisation et le suivi de situations d'apprentissage : Quelques leçons apprises de Mars à FORMID et perspectives</w:t>
+                <w:t xml:space="preserve">Une approche auteur pour la scénarisation et le suivi de situations d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Méthodes de Conception EIAH, Conférence Environnements Informatiques pour l'Apprentissage Humain, EIAH 2011, Mons, Belgique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">EIAH 2011 - Conférence Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948821v1</w:t>
+                <w:t xml:space="preserve">hal-00911391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche auteur pour la scénarisation et le suivi de situations d'apprentissage</w:t>
+                <w:t xml:space="preserve">Une approche auteur pour la scénarisation et le suivi de situations d'apprentissage : Quelques leçons apprises de Mars à FORMID et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2011 - Conférence Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.11-17</w:t>
+              <w:t xml:space="preserve">Atelier Méthodes de Conception EIAH, Conférence Environnements Informatiques pour l'Apprentissage Humain, EIAH 2011, Mons, Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911391v1</w:t>
+                <w:t xml:space="preserve">hal-00948821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers need support too: FORMID-Observer, a Flexible Environment for Supervising Simulation-Based Learning Situations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model and tool to clarify intentions and strategies in learning scenarios design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Support for Exploratory Environments Workshop ISEE'09 in International Conference on Artificial Intelligence in Education, AIED 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EC-TEL 2009 Proceedings, in "Learning in the Synergy of Multiple Disciplines", Lecture Notes in Computer Science 5794, Springer, Volume 5794/2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France. p. 462-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04636-0_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948764v1</w:t>
+                <w:t xml:space="preserve">hal-00952997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and tool to clarify intentions and strategies in learning scenarios design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flexible Environment for Supervising Simulation-Based Learning Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2009 Proceedings, in "Learning in the Synergy of Multiple Disciplines", Lecture Notes in Computer Science 5794, Springer, Volume 5794/2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIED 09: The 14th International Conference on Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brighton, United Kingdom. (3 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04636-0_44⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00952997v1</w:t>
+                <w:t xml:space="preserve">hal-00948762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Environment for Supervising Simulation-Based Learning Situations</w:t>
+                <w:t xml:space="preserve">Supervising Distant Simulation-Based Practical Work: a flexible environment and its experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIED 09: The 14th International Conference on Artificial Intelligence in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Brighton, United Kingdom. (3 p.)</w:t>
+              <w:t xml:space="preserve">Proceedings of Fourth european conference on Technology Enhanced Learning - EC-TEL 2009, in "Learning in the Synergy of Multiple Disciplines", Lecture Notes in Computer Science 5794, Springer, Volume 5794/2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France. (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948762v1</w:t>
+                <w:t xml:space="preserve">hal-00948763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervising Distant Simulation-Based Practical Work: a flexible environment and its experimentation</w:t>
+                <w:t xml:space="preserve">Expérimentation d'un environnement flexible pour la supervision de travaux pratiques basés sur des simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vezian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Fourth european conference on Technology Enhanced Learning - EC-TEL 2009, in "Learning in the Synergy of Multiple Disciplines", Lecture Notes in Computer Science 5794, Springer, Volume 5794/2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nice, France. (6 p.)</w:t>
+              <w:t xml:space="preserve">Conférence Environnements Informatiques pour l'Apprentissage Humain, EIAH 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le Mans, France. (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948763v1</w:t>
+                <w:t xml:space="preserve">hal-00948830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation d'un environnement flexible pour la supervision de travaux pratiques basés sur des simulations</w:t>
+                <w:t xml:space="preserve">Teachers need support too: FORMID-Observer, a Flexible Environment for Supervising Simulation-Based Learning Situations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Environnements Informatiques pour l'Apprentissage Humain, EIAH 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Le Mans, France. (8 p.)</w:t>
+              <w:t xml:space="preserve">Intelligent Support for Exploratory Environments Workshop ISEE'09 in International Conference on Artificial Intelligence in Education, AIED 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brighton, United Kingdom. (10 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948830v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goal-oriented authoring approach and design of learning systems</w:t>
               </w:r>
@@ -2139,221 +2139,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Semantic Activity Monitoring of Distance Learners Guided by Pedagogical Scenarios</w:t>
+                <w:t xml:space="preserve">Une approche auteur pour les scénarios d'activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Cagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL 2006 Proceedings, in "in Innovative Approaches for Learning and Knowledge Sharing", Lecture Notes in Computer Science, Springer, Volume 4227/2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Crète, Greece. pp.476-481</w:t>
+              <w:t xml:space="preserve">Conférence "Scénariser l'enseignement et l'apprentissage : une nouvelle compétence pour le praticien", 8ème Biennale de l'Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France. pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962005v1</w:t>
+                <w:t xml:space="preserve">hal-00962078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche auteur pour les scénarios d'activités</w:t>
+                <w:t xml:space="preserve">Automatic Semantic Activity Monitoring of Distance Learners Guided by Pedagogical Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence "Scénariser l'enseignement et l'apprentissage : une nouvelle compétence pour le praticien", 8ème Biennale de l'Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France. pp.31-36</w:t>
+              <w:t xml:space="preserve">EC-TEL 2006 Proceedings, in "in Innovative Approaches for Learning and Knowledge Sharing", Lecture Notes in Computer Science, Springer, Volume 4227/2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Crète, Greece. pp.476-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962078v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi à distance de classe virtuelle active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies de l'Information et de la Connaissance dans l'Enseignement Supérieur et de l'Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Compiègne, France. pp.377-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2861,225 +2861,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l'activité de l'apprenant : suivi, guidage pédagogique et scénarios d'apprentissage</w:t>
+                <w:t xml:space="preserve">Environnements Informatiques et Apprentissage Humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
+                <w:t xml:space="preserve">Michelle Joab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Grandbastien, Monique; Labat, Jean-Marc. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Auzende</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grandbastien, Monique and Labat, Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.69-96, 2006, Collection IC2</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques et Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.287-310, 2006, Collection IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962042v1</w:t>
+                <w:t xml:space="preserve">hal-00962041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnements Informatiques et Apprentissage Humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Joab</w:t>
+                <w:t xml:space="preserve">Contrôle de l'activité de l'apprenant : suivi, guidage pédagogique et scénarios d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Grandbastien, Monique and Labat, Jean-Marc. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grandbastien, Monique; Labat, Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques et Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.287-310, 2006, Collection IC2</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.69-96, 2006, Collection IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962041v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Simulations pour la Formation</w:t>
               </w:r>
@@ -3091,51 +3091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Joab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Auzende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grandbastien M., Labat J.-M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques et Apprentissages HumainsTraité IC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, 2005</w:t>
@@ -3443,51 +3443,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C56EBE03"/>
+    <w:nsid w:val="E6D7AE58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3674,51 +3674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lejeune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006061v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.158" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948821v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04636-0_44" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NHSX7BLK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vezian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B. Anastique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962005v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cagnat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962078v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gueraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peyrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00359376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962041v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Joab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Auzende" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joab" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Auzende" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lejeune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006061v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.158" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04636-0_44" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NHSX7BLK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vezian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B. Anastique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962005v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cagnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gueraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peyrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00359376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Joab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Auzende" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joab" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Auzende" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>