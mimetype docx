--- v1 (2026-04-25)
+++ v2 (2026-05-18)
@@ -949,191 +949,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche auteur pour la scénarisation et le suivi de situations d'apprentissage</w:t>
+                <w:t xml:space="preserve">Une approche auteur pour la scénarisation et le suivi de situations d'apprentissage : Quelques leçons apprises de Mars à FORMID et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2011 - Conférence Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.11-17</w:t>
+              <w:t xml:space="preserve">Atelier Méthodes de Conception EIAH, Conférence Environnements Informatiques pour l'Apprentissage Humain, EIAH 2011, Mons, Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911391v1</w:t>
+                <w:t xml:space="preserve">hal-00948821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche auteur pour la scénarisation et le suivi de situations d'apprentissage : Quelques leçons apprises de Mars à FORMID et perspectives</w:t>
+                <w:t xml:space="preserve">Une approche auteur pour la scénarisation et le suivi de situations d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Méthodes de Conception EIAH, Conférence Environnements Informatiques pour l'Apprentissage Humain, EIAH 2011, Mons, Belgique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">EIAH 2011 - Conférence Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948821v1</w:t>
+                <w:t xml:space="preserve">hal-00911391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model and tool to clarify intentions and strategies in learning scenarios design</w:t>
               </w:r>
@@ -1350,273 +1350,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervising Distant Simulation-Based Practical Work: a flexible environment and its experimentation</w:t>
+                <w:t xml:space="preserve">Expérimentation d'un environnement flexible pour la supervision de travaux pratiques basés sur des simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vezian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Fourth european conference on Technology Enhanced Learning - EC-TEL 2009, in "Learning in the Synergy of Multiple Disciplines", Lecture Notes in Computer Science 5794, Springer, Volume 5794/2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nice, France. (6 p.)</w:t>
+              <w:t xml:space="preserve">Conférence Environnements Informatiques pour l'Apprentissage Humain, EIAH 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Le Mans, France. (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948763v1</w:t>
+                <w:t xml:space="preserve">hal-00948830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation d'un environnement flexible pour la supervision de travaux pratiques basés sur des simulations</w:t>
+                <w:t xml:space="preserve">Supervising Distant Simulation-Based Practical Work: a flexible environment and its experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Lejeune</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Environnements Informatiques pour l'Apprentissage Humain, EIAH 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Le Mans, France. (8 p.)</w:t>
+              <w:t xml:space="preserve">Proceedings of Fourth european conference on Technology Enhanced Learning - EC-TEL 2009, in "Learning in the Synergy of Multiple Disciplines", Lecture Notes in Computer Science 5794, Springer, Volume 5794/2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France. (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948830v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teachers need support too: FORMID-Observer, a Flexible Environment for Supervising Simulation-Based Learning Situations.</w:t>
               </w:r>
@@ -1812,354 +1812,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web-based experimentation platform: an example of electricity learning experiment</w:t>
+                <w:t xml:space="preserve">Une infrastructure logicielle pour instrumenter l'expérimentation des EIAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre B. Anastique</w:t>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Michelet</w:t>
+                <w:t xml:space="preserve">Christian Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+                <w:t xml:space="preserve">Jean- Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Villach, Austria. pp.n.a</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962033v1</w:t>
+                <w:t xml:space="preserve">hal-00161580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une infrastructure logicielle pour instrumenter l'expérimentation des EIAH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de classe à distance : propositions génériques et expérimentation en électricité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Adam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jun 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161580v1</w:t>
+                <w:t xml:space="preserve">hal-00161497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de classe à distance : propositions génériques et expérimentation en électricité.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Web-based experimentation platform: an example of electricity learning experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre B. Anastique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Jun 2007</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference ICL'2007 Interactive Computer Aided Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Villach, Austria. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161497v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche auteur pour les scénarios d'activités</w:t>
               </w:r>
@@ -3443,51 +3443,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6D7AE58"/>
+    <w:nsid w:val="33C2FDE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3674,51 +3674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lejeune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006061v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.158" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04636-0_44" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NHSX7BLK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948830v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vezian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B. Anastique" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962005v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cagnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gueraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peyrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00359376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Joab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Auzende" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joab" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Auzende" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Adam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Calvary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lejeune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01006061v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.158" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948821v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04636-0_44" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NHSX7BLK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948762v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vezian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948764v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961986v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B. Anastique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962005v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cagnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gueraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peyrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00359376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911384v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Joab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Auzende" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joab" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gueraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Auzende" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>