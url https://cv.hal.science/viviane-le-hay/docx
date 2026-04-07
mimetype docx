--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1449,391 +1449,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps de Covid</w:t>
+                <w:t xml:space="preserve">Covid Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 149 (1), pp.3-4. </w:t>
+              <w:t xml:space="preserve">, 2021, 149 (1), pp.5-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106320978334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106320978334a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03148730v1</w:t>
+                <w:t xml:space="preserve">halshs-03148800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À Guy Michelat, chercheur émérite</w:t>
+                <w:t xml:space="preserve">La fabrique de leurs recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 152 (1), pp.3-9. </w:t>
+              <w:t xml:space="preserve">, 2021, 151 (1), pp.3-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07591063211040227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/07591063211019945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03506554v1</w:t>
+                <w:t xml:space="preserve">halshs-03506548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de leurs recherches</w:t>
+                <w:t xml:space="preserve">Temps de Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 151 (1), pp.3-7. </w:t>
+              <w:t xml:space="preserve">, 2021, 149 (1), pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07591063211019945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106320978334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03506548v1</w:t>
+                <w:t xml:space="preserve">halshs-03148730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid Times</w:t>
+                <w:t xml:space="preserve">À Guy Michelat, chercheur émérite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 149 (1), pp.5-6. </w:t>
+              <w:t xml:space="preserve">, 2021, 152 (1), pp.3-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106320978334a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/07591063211040227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03148800v1</w:t>
+                <w:t xml:space="preserve">halshs-03506554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceci n’est pas un anniversaire !</w:t>
               </w:r>
@@ -1995,343 +1995,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02548931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rise up!</w:t>
+                <w:t xml:space="preserve">Varia: On Thesis Methodology, Reviewers, and the GDPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 146 (1), pp.5-6. </w:t>
+              <w:t xml:space="preserve">, 2020, 145 (1), pp.5-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106320908191a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106319888701a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02619509v1</w:t>
+                <w:t xml:space="preserve">halshs-02619455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un numéro « précaires » pour quoi faire ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rise up!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 147-148 (1-2), pp.3-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106320939885⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 146 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106320908191a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03135606v1</w:t>
+                <w:t xml:space="preserve">halshs-02619509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varia: On Thesis Methodology, Reviewers, and the GDPR</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un numéro « précaires » pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Balsiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 145 (1), pp.5-6. </w:t>
+              <w:t xml:space="preserve">, 2020, 147-148 (1-2), pp.3-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106319888701a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106320939885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02619455v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03135606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varia : à propos des méthodes de nos thèses, des évaluatrices et évaluateurs et du RGPD</w:t>
               </w:r>
@@ -2408,103 +2408,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why a special issue on ‘precarity’?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Balsiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 147-148 (1-2), pp.8-12. </w:t>
@@ -2536,209 +2536,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03135682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A warm welcome to the guest editor</w:t>
+                <w:t xml:space="preserve">Un an déjà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143 (1), pp.5-6. </w:t>
+              <w:t xml:space="preserve">, 2019, 141 (1), pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106319852877a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106318812785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02618941v1</w:t>
+                <w:t xml:space="preserve">halshs-02042566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMS and RC33: The adventure continues!</w:t>
+                <w:t xml:space="preserve">A warm welcome to the guest editor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 142 (1), pp.5-6. </w:t>
+              <w:t xml:space="preserve">, 2019, 143 (1), pp.5-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106319834618a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106319852877a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02618763v1</w:t>
+                <w:t xml:space="preserve">halshs-02618941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenue aux éditeurs et éditrices invité.es</w:t>
               </w:r>
@@ -2809,573 +2809,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02428402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There’s Nothing Like a Little Variety!</w:t>
+                <w:t xml:space="preserve">BMS and RC33: The adventure continues!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 144 (1), pp.5-5. </w:t>
+              <w:t xml:space="preserve">, 2019, 142 (1), pp.5-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106319880146a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106319834618a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02619348v1</w:t>
+                <w:t xml:space="preserve">halshs-02618763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year old already!</w:t>
+                <w:t xml:space="preserve">There’s Nothing Like a Little Variety!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 141 (1), pp.5-6. </w:t>
+              <w:t xml:space="preserve">, 2019, 144 (1), pp.5-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106318812785a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106319880146a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02618564v1</w:t>
+                <w:t xml:space="preserve">halshs-02619348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variété quand tu nous tiens...</w:t>
+                <w:t xml:space="preserve">One year old already!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 144 (1), pp.3-4. </w:t>
+              <w:t xml:space="preserve">, 2019, 141 (1), pp.5-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106319880146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106318812785a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02428403v1</w:t>
+                <w:t xml:space="preserve">halshs-02618564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMS et RC33 : l’aventure continue !</w:t>
+                <w:t xml:space="preserve">Variété quand tu nous tiens...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 142 (1), pp.3-4. </w:t>
+              <w:t xml:space="preserve">, 2019, 144 (1), pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106319834618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106319880146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02428399v1</w:t>
+                <w:t xml:space="preserve">halshs-02428403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un an déjà</w:t>
+                <w:t xml:space="preserve">BMS et RC33 : l’aventure continue !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 141 (1), pp.3-4. </w:t>
+              <w:t xml:space="preserve">, 2019, 142 (1), pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106318812785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106319834618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02042566v1</w:t>
+                <w:t xml:space="preserve">halshs-02428399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recounting our Methods</w:t>
+                <w:t xml:space="preserve">Format libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 137-138, pp.6-8. </w:t>
+              <w:t xml:space="preserve">, 2018, 140 (1), pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106318761447a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106318795216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02617997v1</w:t>
+                <w:t xml:space="preserve">halshs-02618460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conter nos méthodes</w:t>
               </w:r>
@@ -3537,378 +3537,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01967138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">News from the Board</w:t>
+                <w:t xml:space="preserve">Recounting our Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 139 (1), pp.5-6. </w:t>
+              <w:t xml:space="preserve">, 2018, 137-138, pp.6-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106318782055a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106318761447a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01967141v1</w:t>
+                <w:t xml:space="preserve">halshs-02617997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles du board</w:t>
+                <w:t xml:space="preserve">News from the Board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 139 (1), pp.3-4. </w:t>
+              <w:t xml:space="preserve">, 2018, 139 (1), pp.5-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106318782055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106318782055a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02618134v1</w:t>
+                <w:t xml:space="preserve">halshs-01967141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élections présidentielles et législatives 2017 : la Nouvelle-Aquitaine en marche ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles du board</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48, pp.136-148. </w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139 (1), pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psud.048.0136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106318782055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01862967v1</w:t>
+                <w:t xml:space="preserve">halshs-02618134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Format libre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élections présidentielles et législatives 2017 : la Nouvelle-Aquitaine en marche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 140 (1), pp.3-4. </w:t>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.136-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106318795216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psud.048.0136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02618460v1</w:t>
+                <w:t xml:space="preserve">halshs-01862967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordeaux, capitale de la Terre du Milieu ?</w:t>
               </w:r>
@@ -5302,73 +5302,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Population Association of America annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00657108v1</w:t>
+                <w:t xml:space="preserve">halshs-00657101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Transitions to Adulthood Converge in Europe? An Optimal Matching Analysis of Work-Family Trajectories of Young Adults from 20 European Countries</w:t>
               </w:r>
@@ -5410,73 +5410,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Association of America annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">10th Conference European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00657101v1</w:t>
+                <w:t xml:space="preserve">halshs-00657108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le baromètre politique CEVIPOF sur la confiance : un dispositif d’enquête innovant</w:t>
               </w:r>
@@ -6913,195 +6913,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00862761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le baromètre politique CEVIPOF sur la confiance. un dispositif d'enquête mixte innovant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The &amp;quot;Panel Électoral Français&amp;quot; 2007 : methodological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Eve Tremblay, Pierre Lavallée et Mohammed El Haj Tirari (dir.). </w:t>
+              <w:t xml:space="preserve">Bruno Cautrès et Anne Muxel (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et méthodes de sondage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The new voter in Western Europe: France and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave MacMillan, pp.225-249, 2011, Europe in Transition: The NYU European Studies Series, 978-0-230-11980-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/9780230119802_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00601704v1</w:t>
+                <w:t xml:space="preserve">halshs-00628422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;Panel Électoral Français&amp;quot; 2007 : methodological issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le baromètre politique CEVIPOF sur la confiance. un dispositif d'enquête mixte innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Chanvril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bruno Cautrès et Anne Muxel (eds.). </w:t>
+              <w:t xml:space="preserve">Marie-Eve Tremblay, Pierre Lavallée et Mohammed El Haj Tirari (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The new voter in Western Europe: France and beyond</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques et méthodes de sondage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.301-305, 2011, Sciences sup, 9782100559633</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/9780230119802_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00628422v1</w:t>
+                <w:t xml:space="preserve">halshs-00601704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le baromètre politique CEVIPOF sur la confiance</w:t>
               </w:r>
@@ -9186,51 +9186,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87013D65"/>
+    <w:nsid w:val="E85ECE8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9417,51 +9417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viviane-le-hay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1457-2766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158677242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000038904524X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472296v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251370954" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fouad El Haddad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348349" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251321654" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241276752" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241235165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241258055" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231196159a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231160230" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231184240a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Cassor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040227" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211019945" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978334a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106321995677" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908191" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908191a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Balsiger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bodet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888701a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888701" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852877a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618763v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319834618a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852877" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319880146a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812785a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319880146" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319834618" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812785" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761447a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761447" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967138v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795216a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318782055a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318782055" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.048.0136" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795216" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958488v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cousteaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcw003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.131.0225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01570246v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.165.0016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01416471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.170.0045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.605.0869" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472318v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/152bz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03904076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe-Tabanou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parasie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657101v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03645085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vandevelde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269154v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619527v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1663/9782706143168/la-france-des-valeurs" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bru.deloy.2017.01.0117" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peugny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.tiber.2013.01.0013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628422v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230119802_12" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404746v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.cautr.2010.01.073" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374829v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Tomescu-Hatto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lasco.2010.01.219" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574088v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lasco.2010.01.073" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374738v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.cautr.2009.01.0259" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brouard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718787v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125855v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460098v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616111v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296102v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champmartin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471881v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471847v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462230v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613234v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viviane-le-hay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1457-2766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158677242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000038904524X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472296v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251370954" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fouad El Haddad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348349" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251321654" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241276752" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241235165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241258055" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231196159a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231160230" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231184240a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Cassor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978334a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211019945" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978334" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040227" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106321995677" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908191" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888701a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908191a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135606v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Balsiger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bodet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888701" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812785" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852877a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852877" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319834618a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319880146a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812785a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319880146" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428399v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319834618" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618460v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795216" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761447" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967138v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795216a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761447a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967141v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318782055a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318782055" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.048.0136" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958488v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cousteaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcw003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.131.0225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01570246v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.165.0016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01416471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.170.0045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.605.0869" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472318v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/152bz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03904076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe-Tabanou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parasie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03645085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vandevelde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269154v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619527v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1663/9782706143168/la-france-des-valeurs" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bru.deloy.2017.01.0117" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peugny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.tiber.2013.01.0013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230119802_12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601704v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404746v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.cautr.2010.01.073" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374829v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Tomescu-Hatto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lasco.2010.01.219" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574088v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lasco.2010.01.073" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374738v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.cautr.2009.01.0259" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brouard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718787v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125855v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460098v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616111v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296102v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champmartin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471881v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471847v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462230v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613234v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>