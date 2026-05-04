--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -6913,195 +6913,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00862761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;Panel Électoral Français&amp;quot; 2007 : methodological issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le baromètre politique CEVIPOF sur la confiance. un dispositif d'enquête mixte innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Chanvril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bruno Cautrès et Anne Muxel (eds.). </w:t>
+              <w:t xml:space="preserve">Marie-Eve Tremblay, Pierre Lavallée et Mohammed El Haj Tirari (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The new voter in Western Europe: France and beyond</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques et méthodes de sondage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.301-305, 2011, Sciences sup, 9782100559633</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00628422v1</w:t>
+                <w:t xml:space="preserve">halshs-00601704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le baromètre politique CEVIPOF sur la confiance. un dispositif d'enquête mixte innovant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The &amp;quot;Panel Électoral Français&amp;quot; 2007 : methodological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Eve Tremblay, Pierre Lavallée et Mohammed El Haj Tirari (dir.). </w:t>
+              <w:t xml:space="preserve">Bruno Cautrès et Anne Muxel (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et méthodes de sondage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The new voter in Western Europe: France and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave MacMillan, pp.225-249, 2011, Europe in Transition: The NYU European Studies Series, 978-0-230-11980-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/9780230119802_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00601704v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00628422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le baromètre politique CEVIPOF sur la confiance</w:t>
               </w:r>
@@ -9186,51 +9186,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E85ECE8A"/>
+    <w:nsid w:val="1AD8AAAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9417,51 +9417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viviane-le-hay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1457-2766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158677242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000038904524X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472296v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251370954" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fouad El Haddad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348349" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251321654" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241276752" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241235165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241258055" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231196159a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231160230" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231184240a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Cassor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978334a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211019945" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978334" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040227" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106321995677" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908191" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888701a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908191a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135606v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Balsiger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bodet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888701" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812785" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852877a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852877" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319834618a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319880146a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812785a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319880146" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428399v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319834618" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618460v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795216" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761447" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967138v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795216a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761447a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967141v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318782055a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318782055" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.048.0136" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958488v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cousteaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcw003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.131.0225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01570246v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.165.0016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01416471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.170.0045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.605.0869" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472318v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/152bz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03904076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe-Tabanou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parasie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03645085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vandevelde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269154v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619527v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1663/9782706143168/la-france-des-valeurs" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bru.deloy.2017.01.0117" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peugny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.tiber.2013.01.0013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230119802_12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601704v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404746v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.cautr.2010.01.073" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374829v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Tomescu-Hatto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lasco.2010.01.219" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574088v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lasco.2010.01.073" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374738v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.cautr.2009.01.0259" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brouard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718787v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125855v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460098v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616111v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296102v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champmartin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471881v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471847v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462230v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613234v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viviane-le-hay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1457-2766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158677242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000038904524X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472296v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251370954" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fouad El Haddad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348349" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251321654" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241276752" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241235165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241258055" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231196159a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231160230" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231184240a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Cassor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978334a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211019945" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978334" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040227" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106321995677" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908191" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888701a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908191a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135606v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Balsiger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bodet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888701" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812785" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852877a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852877" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319834618a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319880146a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812785a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319880146" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428399v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319834618" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618460v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795216" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761447" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967138v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795216a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761447a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967141v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318782055a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318782055" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.048.0136" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958488v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cousteaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcw003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.131.0225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01570246v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.165.0016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01416471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.170.0045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.605.0869" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472318v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/152bz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03904076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe-Tabanou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parasie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03645085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vandevelde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269154v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619527v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1663/9782706143168/la-france-des-valeurs" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bru.deloy.2017.01.0117" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peugny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.tiber.2013.01.0013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628422v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230119802_12" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404746v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.cautr.2010.01.073" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374829v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Tomescu-Hatto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lasco.2010.01.219" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574088v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lasco.2010.01.073" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374738v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.cautr.2009.01.0259" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brouard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718787v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125855v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460098v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616111v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296102v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champmartin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471881v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471847v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462230v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613234v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>