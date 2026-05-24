--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1449,391 +1449,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid Times</w:t>
+                <w:t xml:space="preserve">Temps de Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 149 (1), pp.5-6. </w:t>
+              <w:t xml:space="preserve">, 2021, 149 (1), pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106320978334a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106320978334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03148800v1</w:t>
+                <w:t xml:space="preserve">halshs-03148730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de leurs recherches</w:t>
+                <w:t xml:space="preserve">À Guy Michelat, chercheur émérite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 151 (1), pp.3-7. </w:t>
+              <w:t xml:space="preserve">, 2021, 152 (1), pp.3-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07591063211019945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/07591063211040227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03506548v1</w:t>
+                <w:t xml:space="preserve">halshs-03506554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps de Covid</w:t>
+                <w:t xml:space="preserve">La fabrique de leurs recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 149 (1), pp.3-4. </w:t>
+              <w:t xml:space="preserve">, 2021, 151 (1), pp.3-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106320978334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/07591063211019945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03148730v1</w:t>
+                <w:t xml:space="preserve">halshs-03506548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À Guy Michelat, chercheur émérite</w:t>
+                <w:t xml:space="preserve">Covid Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 152 (1), pp.3-9. </w:t>
+              <w:t xml:space="preserve">, 2021, 149 (1), pp.5-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07591063211040227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106320978334a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03506554v1</w:t>
+                <w:t xml:space="preserve">halshs-03148800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceci n’est pas un anniversaire !</w:t>
               </w:r>
@@ -1904,434 +1904,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03506551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisons-nous !</w:t>
+                <w:t xml:space="preserve">Rise up!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 146 (1), pp.3-4. </w:t>
+              <w:t xml:space="preserve">, 2020, 146 (1), pp.5-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106320908191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106320908191a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02548931v1</w:t>
+                <w:t xml:space="preserve">halshs-02619509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varia: On Thesis Methodology, Reviewers, and the GDPR</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un numéro « précaires » pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Balsiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 145 (1), pp.5-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106319888701a⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 147-148 (1-2), pp.3-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106320939885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02619455v1</w:t>
+                <w:t xml:space="preserve">halshs-03135606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rise up!</w:t>
+                <w:t xml:space="preserve">Varia: On Thesis Methodology, Reviewers, and the GDPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 146 (1), pp.5-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0759106320908191a⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 145 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106319888701a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02619509v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02619455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un numéro « précaires » pour quoi faire ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobilisons-nous !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 147-148 (1-2), pp.3-7. </w:t>
+              <w:t xml:space="preserve">, 2020, 146 (1), pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106320939885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106320908191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03135606v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02548931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varia : à propos des méthodes de nos thèses, des évaluatrices et évaluateurs et du RGPD</w:t>
               </w:r>
@@ -2408,103 +2408,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why a special issue on ‘precarity’?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Balsiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 147-148 (1-2), pp.8-12. </w:t>
@@ -2536,846 +2536,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03135682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un an déjà</w:t>
+                <w:t xml:space="preserve">BMS and RC33: The adventure continues!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 141 (1), pp.3-4. </w:t>
+              <w:t xml:space="preserve">, 2019, 142 (1), pp.5-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106318812785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106319834618a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02042566v1</w:t>
+                <w:t xml:space="preserve">halshs-02618763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A warm welcome to the guest editor</w:t>
+                <w:t xml:space="preserve">Bienvenue aux éditeurs et éditrices invité.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143 (1), pp.5-6. </w:t>
+              <w:t xml:space="preserve">, 2019, 143 (1), pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106319852877a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106319852877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02618941v1</w:t>
+                <w:t xml:space="preserve">halshs-02428402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bienvenue aux éditeurs et éditrices invité.es</w:t>
+                <w:t xml:space="preserve">There’s Nothing Like a Little Variety!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 143 (1), pp.3-4. </w:t>
+              <w:t xml:space="preserve">, 2019, 144 (1), pp.5-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106319852877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106319880146a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02428402v1</w:t>
+                <w:t xml:space="preserve">halshs-02619348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMS and RC33: The adventure continues!</w:t>
+                <w:t xml:space="preserve">A warm welcome to the guest editor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 142 (1), pp.5-6. </w:t>
+              <w:t xml:space="preserve">, 2019, 143 (1), pp.5-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106319834618a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106319852877a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02618763v1</w:t>
+                <w:t xml:space="preserve">halshs-02618941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There’s Nothing Like a Little Variety!</w:t>
+                <w:t xml:space="preserve">One year old already!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 144 (1), pp.5-5. </w:t>
+              <w:t xml:space="preserve">, 2019, 141 (1), pp.5-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106319880146a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106318812785a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02619348v1</w:t>
+                <w:t xml:space="preserve">halshs-02618564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year old already!</w:t>
+                <w:t xml:space="preserve">Variété quand tu nous tiens...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 141 (1), pp.5-6. </w:t>
+              <w:t xml:space="preserve">, 2019, 144 (1), pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106318812785a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106319880146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02618564v1</w:t>
+                <w:t xml:space="preserve">halshs-02428403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variété quand tu nous tiens...</w:t>
+                <w:t xml:space="preserve">BMS et RC33 : l’aventure continue !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 144 (1), pp.3-4. </w:t>
+              <w:t xml:space="preserve">, 2019, 142 (1), pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106319880146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106319834618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02428403v1</w:t>
+                <w:t xml:space="preserve">halshs-02428399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMS et RC33 : l’aventure continue !</w:t>
+                <w:t xml:space="preserve">Un an déjà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 142 (1), pp.3-4. </w:t>
+              <w:t xml:space="preserve">, 2019, 141 (1), pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106319834618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106318812785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02428399v1</w:t>
+                <w:t xml:space="preserve">halshs-02042566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Format libre</w:t>
+                <w:t xml:space="preserve">Recounting our Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 140 (1), pp.3-4. </w:t>
+              <w:t xml:space="preserve">, 2018, 137-138, pp.6-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106318795216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106318761447a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02618460v1</w:t>
+                <w:t xml:space="preserve">halshs-02617997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conter nos méthodes</w:t>
               </w:r>
@@ -3537,378 +3537,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01967138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recounting our Methods</w:t>
+                <w:t xml:space="preserve">News from the Board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 137-138, pp.6-8. </w:t>
+              <w:t xml:space="preserve">, 2018, 139 (1), pp.5-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106318761447a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106318782055a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02617997v1</w:t>
+                <w:t xml:space="preserve">halshs-01967141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">News from the Board</w:t>
+                <w:t xml:space="preserve">Nouvelles du board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 139 (1), pp.5-6. </w:t>
+              <w:t xml:space="preserve">, 2018, 139 (1), pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106318782055a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106318782055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01967141v1</w:t>
+                <w:t xml:space="preserve">halshs-02618134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles du board</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élections présidentielles et législatives 2017 : la Nouvelle-Aquitaine en marche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 139 (1), pp.3-4. </w:t>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.136-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106318782055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psud.048.0136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02618134v1</w:t>
+                <w:t xml:space="preserve">halshs-01862967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élections présidentielles et législatives 2017 : la Nouvelle-Aquitaine en marche ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Format libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48, pp.136-148. </w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (1), pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psud.048.0136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0759106318795216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01862967v1</w:t>
+                <w:t xml:space="preserve">halshs-02618460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordeaux, capitale de la Terre du Milieu ?</w:t>
               </w:r>
@@ -5302,73 +5302,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Association of America annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">10th Conference European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00657101v1</w:t>
+                <w:t xml:space="preserve">halshs-00657108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Transitions to Adulthood Converge in Europe? An Optimal Matching Analysis of Work-Family Trajectories of Young Adults from 20 European Countries</w:t>
               </w:r>
@@ -5410,73 +5410,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Population Association of America annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00657108v1</w:t>
+                <w:t xml:space="preserve">halshs-00657101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le baromètre politique CEVIPOF sur la confiance : un dispositif d’enquête innovant</w:t>
               </w:r>
@@ -6026,286 +6026,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00269154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Political Space of the French Electorate on the Eve of the Presidential Elections 2007: Geometric Data Analysis Applied to the Baromètre politique français</w:t>
+                <w:t xml:space="preserve">The Political Space of the French Electorate in 2007: Geometric Data Analysis Applied on the Presidential Election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARME 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">RC33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619554v1</w:t>
+                <w:t xml:space="preserve">hal-03619609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting the 2007 French Elections</w:t>
+                <w:t xml:space="preserve">The Political Space of the French Electorate on the Eve of the Presidential Elections 2007: Geometric Data Analysis Applied to the Baromètre politique français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Chicago, United States</w:t>
+              <w:t xml:space="preserve">CARME 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619527v1</w:t>
+                <w:t xml:space="preserve">hal-03619554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Political Space of the French Electorate in 2007: Geometric Data Analysis Applied on the Presidential Election</w:t>
+                <w:t xml:space="preserve">Forecasting the 2007 French Elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RC33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Naples, Italy</w:t>
+              <w:t xml:space="preserve">APSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619609v1</w:t>
+                <w:t xml:space="preserve">hal-03619527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs et territoires en Europe : une approche quantitative</w:t>
               </w:r>
@@ -6913,195 +6913,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00862761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le baromètre politique CEVIPOF sur la confiance. un dispositif d'enquête mixte innovant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The &amp;quot;Panel Électoral Français&amp;quot; 2007 : methodological issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Eve Tremblay, Pierre Lavallée et Mohammed El Haj Tirari (dir.). </w:t>
+              <w:t xml:space="preserve">Bruno Cautrès et Anne Muxel (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques et méthodes de sondage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The new voter in Western Europe: France and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave MacMillan, pp.225-249, 2011, Europe in Transition: The NYU European Studies Series, 978-0-230-11980-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/9780230119802_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00601704v1</w:t>
+                <w:t xml:space="preserve">halshs-00628422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;Panel Électoral Français&amp;quot; 2007 : methodological issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le baromètre politique CEVIPOF sur la confiance. un dispositif d'enquête mixte innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Chanvril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Le Hay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bruno Cautrès et Anne Muxel (eds.). </w:t>
+              <w:t xml:space="preserve">Marie-Eve Tremblay, Pierre Lavallée et Mohammed El Haj Tirari (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The new voter in Western Europe: France and beyond</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques et méthodes de sondage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.301-305, 2011, Sciences sup, 9782100559633</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/9780230119802_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00628422v1</w:t>
+                <w:t xml:space="preserve">halshs-00601704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le baromètre politique CEVIPOF sur la confiance</w:t>
               </w:r>
@@ -9186,51 +9186,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AD8AAAB"/>
+    <w:nsid w:val="364747AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9417,51 +9417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viviane-le-hay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1457-2766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158677242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000038904524X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472296v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251370954" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fouad El Haddad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348349" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251321654" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241276752" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241235165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241258055" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231196159a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231160230" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231184240a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Cassor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978334a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211019945" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978334" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040227" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106321995677" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908191" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888701a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908191a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135606v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Balsiger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bodet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888701" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812785" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618941v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852877a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852877" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319834618a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319880146a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812785a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428403v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319880146" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428399v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319834618" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618460v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795216" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761447" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967138v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795216a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761447a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967141v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318782055a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618134v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318782055" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.048.0136" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958488v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cousteaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcw003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.131.0225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01570246v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.165.0016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01416471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.170.0045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.605.0869" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472318v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/152bz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03904076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe-Tabanou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parasie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03645085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vandevelde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269154v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619527v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619609v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1663/9782706143168/la-france-des-valeurs" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bru.deloy.2017.01.0117" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peugny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.tiber.2013.01.0013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601704v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628422v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230119802_12" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404746v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.cautr.2010.01.073" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374829v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Tomescu-Hatto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lasco.2010.01.219" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574088v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lasco.2010.01.073" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374738v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.cautr.2009.01.0259" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brouard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718787v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125855v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460098v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616111v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296102v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champmartin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471881v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471847v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462230v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613234v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/viviane-le-hay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1457-2766" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158677242" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000038904524X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472296v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251370954" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fouad El Haddad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251348349" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251321654" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241276752" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554852v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241235165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063241258055" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231196159a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231160230" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231184240a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05184360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tudoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Cassor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978334" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211040227" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506548v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063211019945" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03148800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978334a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106321995677" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908191a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Balsiger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bodet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888701a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320908191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319888701" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135682v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319834618a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852877" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319880146a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618941v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852877a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812785a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319880146" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428399v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319834618" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02042566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318812785" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02617997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761447a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318761447" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967138v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795216a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318782055a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318782055" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.048.0136" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02618460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318795216" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958488v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cousteaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/esr/jcw003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02186531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.131.0225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01570246v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.165.0016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01416471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.170.0045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00689078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.605.0869" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05472318v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/152bz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03904076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ooghe-Tabanou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parasie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03597018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657108v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657101v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03645085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03631369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605693v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vandevelde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269154v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619609v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619554v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619527v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586745v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1663/9782706143168/la-france-des-valeurs" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bru.deloy.2017.01.0117" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peugny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.tiber.2013.01.0013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9780230119802_12" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601704v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404746v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.cautr.2010.01.073" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374829v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Tomescu-Hatto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lasco.2010.01.219" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574088v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02404073v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.lasco.2010.01.073" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05374738v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.cautr.2009.01.0259" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625922v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brouard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718787v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501200v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Debruyne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gayraud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125855v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460098v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616111v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296102v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champmartin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471881v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Palier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471847v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muxel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462230v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03613234v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>