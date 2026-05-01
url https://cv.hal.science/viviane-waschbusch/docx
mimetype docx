--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -344,51 +344,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés franco-allemands sur les musiciennes Volume 2</w:t>
+                <w:t xml:space="preserve">Regards croisés franco-allemands sur les musiciennes Volume 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Waschbüsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesine Schröder</w:t>
@@ -410,93 +410,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés franco-allemands sur les musiciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2 (12), Hochschule für Musik und Theater Felix Mendelssohn Bartholdy Leipzig, 2024, Schriftenreihe, Hochschule für Musik und Theater 'Felix Mendelssohn Bartholdy' Leipzig, Musikwissenschaft, Musikgeschichte</w:t>
+              <w:t xml:space="preserve">, 3 (12), Hochschule für Musik und Theater Felix Mendelssohn Bartholdy Leipzig, 2024, Schriftenreihe, Hochschule für Musik und Theater 'Felix Mendelssohn Bartholdy' Leipzig, Musikwissenschaft, Musikgeschichte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636954v1</w:t>
+                <w:t xml:space="preserve">hal-04636978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés franco-allemands sur les musiciennes Volume 3</w:t>
+                <w:t xml:space="preserve">Regards croisés franco-allemands sur les musiciennes Volume 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Waschbüsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesine Schröder</w:t>
@@ -518,69 +518,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés franco-allemands sur les musiciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3 (12), Hochschule für Musik und Theater Felix Mendelssohn Bartholdy Leipzig, 2024, Schriftenreihe, Hochschule für Musik und Theater 'Felix Mendelssohn Bartholdy' Leipzig, Musikwissenschaft, Musikgeschichte</w:t>
+              <w:t xml:space="preserve">, 2 (12), Hochschule für Musik und Theater Felix Mendelssohn Bartholdy Leipzig, 2024, Schriftenreihe, Hochschule für Musik und Theater 'Felix Mendelssohn Bartholdy' Leipzig, Musikwissenschaft, Musikgeschichte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636978v1</w:t>
+                <w:t xml:space="preserve">hal-04636954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of Tibetan Buddhism in the work of Eliane Radigue</w:t>
               </w:r>
@@ -1863,51 +1863,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musiques du XXe siècle – Quels financements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane WASCHBÜSCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteus-Cahiers des théories de l'art</w:t>
+              <w:t xml:space="preserve">Proteus - Cahiers des théories de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Proteus, n°13, p. 79-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2414,51 +2414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541177v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dahan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Ni Liao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maestri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Waschb&#252;sch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Schr&#246;der" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Seca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deutsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636978v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane WASCHB&#220;SCH" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pottier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Martin-Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nbn-resolving.org/urn:nbn:de:bsz:14-qucosa2-920191" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duquerroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fryberger Annelies" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mahiou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Fryberger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orline Poulat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/musiques/quand-la-guitare-selectrise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ZBXC7274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Waschbuesch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04636535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541177v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dahan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Ni Liao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maestri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Waschb&#252;sch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Schr&#246;der" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Seca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deutsch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane WASCHB&#220;SCH" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pottier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Martin-Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nbn-resolving.org/urn:nbn:de:bsz:14-qucosa2-920191" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duquerroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fryberger Annelies" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mahiou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022603v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Fryberger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orline Poulat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/musiques/quand-la-guitare-selectrise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ZBXC7274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637039v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Waschbuesch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04636535v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>