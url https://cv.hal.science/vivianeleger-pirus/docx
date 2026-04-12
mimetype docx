--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Viviane LEGER PIRUS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorante en cotutelle internationale à Sorbonne Université et à l'Université libre de Bruxelles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vivianeleger-pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-7205-7009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorante en cotutelle internationale, Sorbonne Université / Université libre de Bruxelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorante invitée, Humboldt-Universität zu Berlin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Présentation générale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.1. Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorante en cotutelle internationale (depuis septembre 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : « Pour une étude systématique de l’onomastique des populations de langue messapienne », sous la direction de Markus Egetmeyer et Emmanuel Dupraz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université, École doctorale 022 Mondes antiques et médiévaux / UMR Orient & Méditerranée, équipe Antiquité classique et tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université libre de Bruxelles, Faculté de Lettres, Traduction et Communication, École doctorale 3bis Langues, lettres et traductologie / Centre de recherche Philixte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre doctorante du projet de recherche </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognom-Ital</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (depuis octobre 2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche quadriennal dirigé par Emmanuel Dupraz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université libre de Bruxelles / Fonds de la Recherche Scientifique - FNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.2. Titres universitaires et concours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master de Lettres classiques de l'Université Paris-Sorbonne (2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de Lettres classiques de l’Université Paris-Sorbonne (2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégée de Grammaire (concours externe, 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Activités d’enseignement à l'université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.1. Cours magistraux (CM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Licence 1, « Religion grecque et histoire des idées » (13h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Licence (option), « Mythologie grecque » (13h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.2. Travaux dirigés (TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Licence 1, « Culture antique et monde contemporain : textes et images » (13h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Licence (option), « Mythologie grecque » (13h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 Licence et Master (option), « Langue grecque niveau 1 intensif » (26h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 Licence 1, « Histoire de la culture occidentale » (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 Licence et Master (option), « Langue grecque niveau 1 » (26h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 Licence 1, « Histoire de la culture occidentale » (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.3. Interventions ponctuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 « Epigrafia e lingua messapica » : introduction à l'épigraphie et à la langue messapiennes dans le cadre du cours de Master consacré à l'archéologie des Pouilles à l'époque pré-romaine de Dott. Francesco Meo, Università del Salento, 6 novembre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 « Epigrafia e lingua messapica » : introduction à l'épigraphie et à la langue messapiennes dans le cadre de la campagne de fouilles archéologiques sur le site messapien de Muro Leccese dirigée par Dott. Francesco Meo, Università del Salento, 22 juillet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 « Messapisch » : introduction à la langue messapienne dans le cadre du cours de Licence et Master consacré aux langues italiques de Dr. Lukas Kahl, Humboldt-Universität zu Berlin, 27 novembre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Activités de recherche et travaux scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.1. Liste des publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 « La palatalisation des consonnes devant </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">*-y-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en messapien : étude de la diversité des graphies », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études Classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 92, 1-4, p. 51-72, DOI : 10.2143/LEC.92.1.3293850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.2. Communications scientifiques dans des colloques et des journées d’études</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, avec Marta Capano « Lost Languages : Status, Prestige and Perception of Messapic in the Ancient World », communication lors du Penn-Leiden Colloquium on Ancient Values XIII : « The Values of Language(s) in the Ancient World », Leiden, 13 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 « Formulaires onomastiques et genres épigraphiques dans le corpus messapien », communication dans le cadre de la journée des doctorants de l'École doctorale 3bis – Langues, lettres et traductologie, Université de Liège, 23 mai</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 « Des noms d'esclaves en messapien ? », communication lors du colloque international : « Messapie et messapien : pour un nouveau bilan archéologique, épigraphique et linguistique », Paris, 5 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 « Notations de la première palatalisation en messapien », communication lors de la journée d'études : « Langues d’attestation fragmentaire, objets et méthodes », EPHE-Université PSL (Paris), 27 mars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.3. Communications scientifiques dans des séminaires et ateliers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 « Texte und Kontexte der messapischen Inschriften », communication dans le cadre du séminaire Rekonstruktionsmethoden de Prof. Dr. Theresa Roth, Humboldt-Universität zu Berlin, 7 juillet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 « L'anthroponyme messapien </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">t'aotor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et ses variantes graphiques », communication dans le cadre du séminaire de Philologie italique d'Emmanuel Dupraz, École pratique des Hautes Études-Université PSL, Paris, 17 février</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 « Die messapischen Inschriften und die messapischen Personennamen », communication dans le cadre du Sprachhistorisches Kolloquium organisé par Prof. Dr. Theresa Roth et Prof. Dr. Jürg Fleischer, Humboldt-Universität zu Berlin, 28 octobre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 « Remarques sur l’onomastique féminine en messapien », communication dans le cadre du séminaire de Philologie italique d'Emmanuel Dupraz, École pratique des Hautes Études-Université PSL, Paris, 9 janvier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.4. Organisation de rencontres scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Co-organisation avec Olivier Alfonsi et Paulin Vataire du colloque international « Comment repenser l'Italie antique ? Constructions historiographiques et décloisonnement méthodologique », 17 et 18 novembre 2025, Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Co-organisation avec Emmanuel Dupraz du colloque international « Messapie et messapien : pour un nouveau bilan archéologique, épigraphique et linguistique », 4 et 5 juin 2024, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.5. Autres activités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Participation au séminaire Rekonstruktionsmethoden de Theresa Roth (Humboldt-Universität zu Berlin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2024 Participation au séminaire de Philologie italique d’Emmanuel Dupraz (EPHE-Université PSL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Participation à la campagne de fouilles archéologiques sur le site messapien de Muro Leccese (Muro Leccese Archaeological Project) dirigée par Dott. Francesco Meo (Università del Salento)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 Participation à la campagne de fouilles archéologiques sur le site messapien de Muro Leccese (Muro Leccese Archaeological Project) dirigée par Dott. Francesco Meo (Università del Salento)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Participation au Seminario Permanente sul Messapico (SPEM) organisé par Simona Marchesini (Alteritas)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 Participation à l’école d’été « I Messapi : epigrafia, lingua, archeologia, storia », avec une participation à la campagne de fouilles archéologiques sur le site messapien d’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aletium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lecce, Italie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.6. Vie associative et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis 2021 Membre du Collectif doctoral de Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 Représentante doctorante élue à la Commission de la recherche du Conseil académique de Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 Représentante doctorante élue au Conseil de l'École doctorale 022 Mondes antiques et médiévaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Représentante doctorante élue au Conseil de l'équipe de recherche Antiquité classique et tardive, UMR 8167 Orient & Méditerranée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 Représentante étudiante élue au Conseil de l'UFR de Grec de l'Université Paris-Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.7. Bourses et contrats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Bourse de recherche doctorale de l'Université libre de Bruxelles dans le cadre du Projet de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognom-Ital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Bourse de recherche de l’École française de Rome, 1 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Bourse de recherche du Deutscher Akademischer Austauschdienst (DAAD), 12 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Bourse de mobilité de la Fondation Jean Walter-Zellidja, 12 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Bourse de recherche de l’École française de Rome, 1 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 Bourse de recherche de l’École française de Rome, 1 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 Lauréate du concours d'attribution des contrats doctoraux, École doctorale 022 Mondes antiques et médiévaux, Sorbonne Université : contrat doctoral de trois ans avec charge d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Acquis linguistiques et compétences informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.1. Langues vivantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Français : langue maternelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italien : excellente maîtrise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais : très bonne maîtrise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allemand : bonne maîtrise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.2. Compétences informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciels de bureautique et de traitement de données : Pack Office, Libre/Open Office, LaTeX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel de traitement d'image : Inkscape</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel bibliographique : Zotero</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel de construction de bases de données : Heurist</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La palatalisation des consonnes devant *&amp;lt;i&amp;gt;-y-&amp;lt;/i&amp;gt; en messapien : étude de la diversité des graphies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études Classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 92 (1-4), pp.51-72. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/LEC.92.1.3293850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost Languages: Status, Prestige and Perception of Messapic in the Ancient World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penn-Leiden Colloquium on Ancient Values XIII: The Values of Language(s) in the Ancient World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rita Copeland; Casper C. de Jonge, Jun 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des noms d'esclaves en messapien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Messapie et messapien : pour un nouveau bilan archéologique, épigraphique et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Dupraz; Viviane Léger Pirus, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notations de la première palatalisation en messapien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues d’attestation fragmentaire, objets et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Dupraz, Mar 2023, EPHE, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulaires onomastiques et genres épigraphiques dans le corpus messapien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthroponyme messapien &amp;lt;b&amp;gt;t'aotor&amp;lt;/b&amp;gt; et ses variantes graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die messapischen Inschriften und die messapischen Personennamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l’onomastique féminine en messapien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId20"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Viviane LEGER PIRUS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorante en cotutelle internationale à Sorbonne Université et à l'Université libre de Bruxelles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vivianeleger-pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-7205-7009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorante en cotutelle internationale, Sorbonne Université / Université libre de Bruxelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorante invitée, Humboldt-Universität zu Berlin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Présentation générale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.1. Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorante en cotutelle internationale (depuis septembre 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : « Pour une étude systématique de l’onomastique des populations de langue messapienne », sous la direction de Markus Egetmeyer et Emmanuel Dupraz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université, École doctorale 022 Mondes antiques et médiévaux / UMR Orient & Méditerranée, équipe Antiquité classique et tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université libre de Bruxelles, Faculté de Lettres, Traduction et Communication, École doctorale 3bis Langues, lettres et traductologie / Centre de recherche Philixte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre doctorante du projet de recherche </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognom-Ital</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (depuis octobre 2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche quadriennal dirigé par Emmanuel Dupraz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université libre de Bruxelles / Fonds de la Recherche Scientifique - FNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.2. Titres universitaires et concours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master de Lettres classiques de l'Université Paris-Sorbonne (2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de Lettres classiques de l’Université Paris-Sorbonne (2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégée de Grammaire (concours externe, 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Activités d’enseignement à l'université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.1. Cours magistraux (CM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Licence 1, « Religion grecque et histoire des idées » (13h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Licence (option), « Mythologie grecque » (13h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.2. Travaux dirigés (TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Licence 1, « Culture antique et monde contemporain : textes et images » (13h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Licence (option), « Mythologie grecque » (13h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 Licence et Master (option), « Langue grecque niveau 1 intensif » (26h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 Licence 1, « Histoire de la culture occidentale » (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 Licence et Master (option), « Langue grecque niveau 1 » (26h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 Licence 1, « Histoire de la culture occidentale » (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.3. Interventions ponctuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 « Epigrafia e lingua messapica » : introduction à l'épigraphie et à la langue messapiennes dans le cadre du cours de Master consacré à l'archéologie des Pouilles à l'époque pré-romaine de Dott. Francesco Meo, Università del Salento, 6 novembre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 « Epigrafia e lingua messapica » : introduction à l'épigraphie et à la langue messapiennes dans le cadre de la campagne de fouilles archéologiques sur le site messapien de Muro Leccese dirigée par Dott. Francesco Meo, Università del Salento, 22 juillet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 « Messapisch » : introduction à la langue messapienne dans le cadre du cours de Licence et Master consacré aux langues italiques de Dr. Lukas Kahl, Humboldt-Universität zu Berlin, 27 novembre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Activités de recherche et travaux scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.1. Liste des publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 « La palatalisation des consonnes devant </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">*-y-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en messapien : étude de la diversité des graphies », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études Classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 92, 1-4, p. 51-72, DOI : 10.2143/LEC.92.1.3293850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.2. Communications scientifiques dans des colloques et des journées d’études</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, avec Marta Capano « Lost Languages : Status, Prestige and Perception of Messapic in the Ancient World », communication lors du Penn-Leiden Colloquium on Ancient Values XIII : « The Values of Language(s) in the Ancient World », Leiden, 13 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 « Formulaires onomastiques et genres épigraphiques dans le corpus messapien », communication dans le cadre de la journée des doctorants de l'École doctorale 3bis – Langues, lettres et traductologie, Université de Liège, 23 mai</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 « Des noms d'esclaves en messapien ? », communication lors du colloque international : « Messapie et messapien : pour un nouveau bilan archéologique, épigraphique et linguistique », Paris, 5 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 « Notations de la première palatalisation en messapien », communication lors de la journée d'études : « Langues d’attestation fragmentaire, objets et méthodes », EPHE-Université PSL (Paris), 27 mars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.3. Communications scientifiques dans des séminaires et ateliers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 « Texte und Kontexte der messapischen Inschriften », communication dans le cadre du séminaire Rekonstruktionsmethoden de Prof. Dr. Theresa Roth, Humboldt-Universität zu Berlin, 7 juillet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 « L'anthroponyme messapien </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">t'aotor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et ses variantes graphiques », communication dans le cadre du séminaire de Philologie italique d'Emmanuel Dupraz, École pratique des Hautes Études-Université PSL, Paris, 17 février</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 « Die messapischen Inschriften und die messapischen Personennamen », communication dans le cadre du Sprachhistorisches Kolloquium organisé par Prof. Dr. Theresa Roth et Prof. Dr. Jürg Fleischer, Humboldt-Universität zu Berlin, 28 octobre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 « Remarques sur l’onomastique féminine en messapien », communication dans le cadre du séminaire de Philologie italique d'Emmanuel Dupraz, École pratique des Hautes Études-Université PSL, Paris, 9 janvier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.4. Organisation de rencontres scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Co-organisation avec Olivier Alfonsi et Paulin Vataire du colloque international « Comment repenser l'Italie antique ? Constructions historiographiques et décloisonnement méthodologique », 17 et 18 novembre 2025, Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Co-organisation avec Emmanuel Dupraz du colloque international « Messapie et messapien : pour un nouveau bilan archéologique, épigraphique et linguistique », 4 et 5 juin 2024, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.5. Autres activités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Participation au séminaire Rekonstruktionsmethoden de Theresa Roth (Humboldt-Universität zu Berlin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2024 Participation au séminaire de Philologie italique d’Emmanuel Dupraz (EPHE-Université PSL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Participation à la campagne de fouilles archéologiques sur le site messapien de Muro Leccese (Muro Leccese Archaeological Project) dirigée par Dott. Francesco Meo (Università del Salento)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 Participation à la campagne de fouilles archéologiques sur le site messapien de Muro Leccese (Muro Leccese Archaeological Project) dirigée par Dott. Francesco Meo (Università del Salento)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Participation au Seminario Permanente sul Messapico (SPEM) organisé par Simona Marchesini (Alteritas)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 Participation à l’école d’été « I Messapi : epigrafia, lingua, archeologia, storia », avec une participation à la campagne de fouilles archéologiques sur le site messapien d’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aletium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lecce, Italie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.6. Vie associative et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis 2021 Membre du Collectif doctoral de Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 Représentante doctorante élue à la Commission de la recherche du Conseil académique de Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 Représentante doctorante élue au Conseil de l'École doctorale 022 Mondes antiques et médiévaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Représentante doctorante élue au Conseil de l'équipe de recherche Antiquité classique et tardive, UMR 8167 Orient & Méditerranée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 Représentante étudiante élue au Conseil de l'UFR de Grec de l'Université Paris-Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.7. Bourses et contrats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Bourse de recherche doctorale de l'Université libre de Bruxelles dans le cadre du Projet de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognom-Ital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Bourse de recherche de l’École française de Rome, 1 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Bourse de recherche du Deutscher Akademischer Austauschdienst (DAAD), 12 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Bourse de mobilité de la Fondation Jean Walter-Zellidja, 12 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Bourse de recherche de l’École française de Rome, 1 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 Bourse de recherche de l’École française de Rome, 1 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 Lauréate du concours d'attribution des contrats doctoraux, École doctorale 022 Mondes antiques et médiévaux, Sorbonne Université : contrat doctoral de trois ans avec charge d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Acquis linguistiques et compétences informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.1. Langues vivantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Français : langue maternelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italien : excellente maîtrise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais : très bonne maîtrise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allemand : bonne maîtrise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.2. Compétences informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciels de bureautique et de traitement de données : Pack Office, Libre/Open Office, LaTeX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel de traitement d'image : Inkscape</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel bibliographique : Zotero</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel de construction de bases de données : Heurist</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La palatalisation des consonnes devant *&amp;lt;i&amp;gt;-y-&amp;lt;/i&amp;gt; en messapien : étude de la diversité des graphies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études Classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 92 (1-4), pp.51-72. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/LEC.92.1.3293850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost Languages: Status, Prestige and Perception of Messapic in the Ancient World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penn-Leiden Colloquium on Ancient Values XIII: The Values of Language(s) in the Ancient World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rita Copeland; Casper C. de Jonge, Jun 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des noms d'esclaves en messapien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Messapie et messapien : pour un nouveau bilan archéologique, épigraphique et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Dupraz; Viviane Léger Pirus, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notations de la première palatalisation en messapien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues d’attestation fragmentaire, objets et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Dupraz, Mar 2023, EPHE, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthroponyme messapien &amp;lt;b&amp;gt;t'aotor&amp;lt;/b&amp;gt; et ses variantes graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulaires onomastiques et genres épigraphiques dans le corpus messapien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die messapischen Inschriften und die messapischen Personennamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l’onomastique féminine en messapien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId20"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E43805F"/>
+    <w:nsid w:val="7C253137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivianeleger-pirus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-7205-7009" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032308v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane L&#233;ger Pirus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LEC.92.1.3293850" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124540v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Capano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivianeleger-pirus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-7205-7009" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032308v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane L&#233;ger Pirus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LEC.92.1.3293850" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124540v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Capano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083606v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>