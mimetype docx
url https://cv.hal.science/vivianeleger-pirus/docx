--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Viviane LEGER PIRUS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorante en cotutelle internationale à Sorbonne Université et à l'Université libre de Bruxelles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vivianeleger-pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-7205-7009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorante en cotutelle internationale, Sorbonne Université / Université libre de Bruxelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorante invitée, Humboldt-Universität zu Berlin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Présentation générale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.1. Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorante en cotutelle internationale (depuis septembre 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : « Pour une étude systématique de l’onomastique des populations de langue messapienne », sous la direction de Markus Egetmeyer et Emmanuel Dupraz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université, École doctorale 022 Mondes antiques et médiévaux / UMR Orient & Méditerranée, équipe Antiquité classique et tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université libre de Bruxelles, Faculté de Lettres, Traduction et Communication, École doctorale 3bis Langues, lettres et traductologie / Centre de recherche Philixte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre doctorante du projet de recherche </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognom-Ital</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (depuis octobre 2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche quadriennal dirigé par Emmanuel Dupraz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université libre de Bruxelles / Fonds de la Recherche Scientifique - FNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.2. Titres universitaires et concours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master de Lettres classiques de l'Université Paris-Sorbonne (2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de Lettres classiques de l’Université Paris-Sorbonne (2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégée de Grammaire (concours externe, 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Activités d’enseignement à l'université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.1. Cours magistraux (CM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Licence 1, « Religion grecque et histoire des idées » (13h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Licence (option), « Mythologie grecque » (13h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.2. Travaux dirigés (TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Licence 1, « Culture antique et monde contemporain : textes et images » (13h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Licence (option), « Mythologie grecque » (13h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 Licence et Master (option), « Langue grecque niveau 1 intensif » (26h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 Licence 1, « Histoire de la culture occidentale » (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 Licence et Master (option), « Langue grecque niveau 1 » (26h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 Licence 1, « Histoire de la culture occidentale » (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.3. Interventions ponctuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 « Epigrafia e lingua messapica » : introduction à l'épigraphie et à la langue messapiennes dans le cadre du cours de Master consacré à l'archéologie des Pouilles à l'époque pré-romaine de Dott. Francesco Meo, Università del Salento, 6 novembre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 « Epigrafia e lingua messapica » : introduction à l'épigraphie et à la langue messapiennes dans le cadre de la campagne de fouilles archéologiques sur le site messapien de Muro Leccese dirigée par Dott. Francesco Meo, Università del Salento, 22 juillet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 « Messapisch » : introduction à la langue messapienne dans le cadre du cours de Licence et Master consacré aux langues italiques de Dr. Lukas Kahl, Humboldt-Universität zu Berlin, 27 novembre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Activités de recherche et travaux scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.1. Liste des publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 « La palatalisation des consonnes devant </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">*-y-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en messapien : étude de la diversité des graphies », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études Classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 92, 1-4, p. 51-72, DOI : 10.2143/LEC.92.1.3293850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.2. Communications scientifiques dans des colloques et des journées d’études</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, avec Marta Capano « Lost Languages : Status, Prestige and Perception of Messapic in the Ancient World », communication lors du Penn-Leiden Colloquium on Ancient Values XIII : « The Values of Language(s) in the Ancient World », Leiden, 13 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 « Formulaires onomastiques et genres épigraphiques dans le corpus messapien », communication dans le cadre de la journée des doctorants de l'École doctorale 3bis – Langues, lettres et traductologie, Université de Liège, 23 mai</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 « Des noms d'esclaves en messapien ? », communication lors du colloque international : « Messapie et messapien : pour un nouveau bilan archéologique, épigraphique et linguistique », Paris, 5 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 « Notations de la première palatalisation en messapien », communication lors de la journée d'études : « Langues d’attestation fragmentaire, objets et méthodes », EPHE-Université PSL (Paris), 27 mars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.3. Communications scientifiques dans des séminaires et ateliers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 « Texte und Kontexte der messapischen Inschriften », communication dans le cadre du séminaire Rekonstruktionsmethoden de Prof. Dr. Theresa Roth, Humboldt-Universität zu Berlin, 7 juillet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 « L'anthroponyme messapien </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">t'aotor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et ses variantes graphiques », communication dans le cadre du séminaire de Philologie italique d'Emmanuel Dupraz, École pratique des Hautes Études-Université PSL, Paris, 17 février</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 « Die messapischen Inschriften und die messapischen Personennamen », communication dans le cadre du Sprachhistorisches Kolloquium organisé par Prof. Dr. Theresa Roth et Prof. Dr. Jürg Fleischer, Humboldt-Universität zu Berlin, 28 octobre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 « Remarques sur l’onomastique féminine en messapien », communication dans le cadre du séminaire de Philologie italique d'Emmanuel Dupraz, École pratique des Hautes Études-Université PSL, Paris, 9 janvier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.4. Organisation de rencontres scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Co-organisation avec Olivier Alfonsi et Paulin Vataire du colloque international « Comment repenser l'Italie antique ? Constructions historiographiques et décloisonnement méthodologique », 17 et 18 novembre 2025, Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Co-organisation avec Emmanuel Dupraz du colloque international « Messapie et messapien : pour un nouveau bilan archéologique, épigraphique et linguistique », 4 et 5 juin 2024, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.5. Autres activités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Participation au séminaire Rekonstruktionsmethoden de Theresa Roth (Humboldt-Universität zu Berlin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2024 Participation au séminaire de Philologie italique d’Emmanuel Dupraz (EPHE-Université PSL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Participation à la campagne de fouilles archéologiques sur le site messapien de Muro Leccese (Muro Leccese Archaeological Project) dirigée par Dott. Francesco Meo (Università del Salento)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 Participation à la campagne de fouilles archéologiques sur le site messapien de Muro Leccese (Muro Leccese Archaeological Project) dirigée par Dott. Francesco Meo (Università del Salento)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Participation au Seminario Permanente sul Messapico (SPEM) organisé par Simona Marchesini (Alteritas)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 Participation à l’école d’été « I Messapi : epigrafia, lingua, archeologia, storia », avec une participation à la campagne de fouilles archéologiques sur le site messapien d’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aletium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lecce, Italie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.6. Vie associative et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis 2021 Membre du Collectif doctoral de Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 Représentante doctorante élue à la Commission de la recherche du Conseil académique de Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 Représentante doctorante élue au Conseil de l'École doctorale 022 Mondes antiques et médiévaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Représentante doctorante élue au Conseil de l'équipe de recherche Antiquité classique et tardive, UMR 8167 Orient & Méditerranée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 Représentante étudiante élue au Conseil de l'UFR de Grec de l'Université Paris-Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.7. Bourses et contrats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Bourse de recherche doctorale de l'Université libre de Bruxelles dans le cadre du Projet de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognom-Ital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Bourse de recherche de l’École française de Rome, 1 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Bourse de recherche du Deutscher Akademischer Austauschdienst (DAAD), 12 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Bourse de mobilité de la Fondation Jean Walter-Zellidja, 12 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Bourse de recherche de l’École française de Rome, 1 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 Bourse de recherche de l’École française de Rome, 1 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 Lauréate du concours d'attribution des contrats doctoraux, École doctorale 022 Mondes antiques et médiévaux, Sorbonne Université : contrat doctoral de trois ans avec charge d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Acquis linguistiques et compétences informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.1. Langues vivantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Français : langue maternelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italien : excellente maîtrise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais : très bonne maîtrise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allemand : bonne maîtrise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.2. Compétences informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciels de bureautique et de traitement de données : Pack Office, Libre/Open Office, LaTeX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel de traitement d'image : Inkscape</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel bibliographique : Zotero</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel de construction de bases de données : Heurist</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La palatalisation des consonnes devant *&amp;lt;i&amp;gt;-y-&amp;lt;/i&amp;gt; en messapien : étude de la diversité des graphies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études Classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 92 (1-4), pp.51-72. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/LEC.92.1.3293850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost Languages: Status, Prestige and Perception of Messapic in the Ancient World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penn-Leiden Colloquium on Ancient Values XIII: The Values of Language(s) in the Ancient World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rita Copeland; Casper C. de Jonge, Jun 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des noms d'esclaves en messapien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Messapie et messapien : pour un nouveau bilan archéologique, épigraphique et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Dupraz; Viviane Léger Pirus, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notations de la première palatalisation en messapien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues d’attestation fragmentaire, objets et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Dupraz, Mar 2023, EPHE, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthroponyme messapien &amp;lt;b&amp;gt;t'aotor&amp;lt;/b&amp;gt; et ses variantes graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulaires onomastiques et genres épigraphiques dans le corpus messapien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die messapischen Inschriften und die messapischen Personennamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l’onomastique féminine en messapien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId20"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Viviane LEGER PIRUS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorante en cotutelle internationale à Sorbonne Université et à l'Université libre de Bruxelles</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vivianeleger-pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-7205-7009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorante en cotutelle internationale, Sorbonne Université / Université libre de Bruxelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorante invitée, Humboldt-Universität zu Berlin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Présentation générale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.1. Situation actuelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorante en cotutelle internationale (depuis septembre 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre de la thèse : « Pour une étude systématique de l’onomastique des populations de langue messapienne », sous la direction de Markus Egetmeyer et Emmanuel Dupraz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Université, École doctorale 022 Mondes antiques et médiévaux / UMR Orient & Méditerranée, équipe Antiquité classique et tardive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université libre de Bruxelles, Faculté de Lettres, Traduction et Communication, École doctorale 3bis Langues, lettres et traductologie / Centre de recherche Philixte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre doctorante du projet de recherche </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognom-Ital</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (depuis octobre 2025)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche quadriennal dirigé par Emmanuel Dupraz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université libre de Bruxelles / Fonds de la Recherche Scientifique - FNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.2. Titres universitaires et concours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master de Lettres classiques de l'Université Paris-Sorbonne (2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence de Lettres classiques de l’Université Paris-Sorbonne (2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégée de Grammaire (concours externe, 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Activités d’enseignement à l'université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.1. Cours magistraux (CM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Licence 1, « Religion grecque et histoire des idées » (13h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Licence (option), « Mythologie grecque » (13h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.2. Travaux dirigés (TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Licence 1, « Culture antique et monde contemporain : textes et images » (13h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Licence (option), « Mythologie grecque » (13h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 Licence et Master (option), « Langue grecque niveau 1 intensif » (26h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2023 Licence 1, « Histoire de la culture occidentale » (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 Licence et Master (option), « Langue grecque niveau 1 » (26h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 Licence 1, « Histoire de la culture occidentale » (40h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2.3. Interventions ponctuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 « Epigrafia e lingua messapica » : introduction à l'épigraphie et à la langue messapiennes dans le cadre du cours de Master consacré à l'archéologie des Pouilles à l'époque pré-romaine de Dott. Francesco Meo, Università del Salento, 6 novembre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 « Epigrafia e lingua messapica » : introduction à l'épigraphie et à la langue messapiennes dans le cadre de la campagne de fouilles archéologiques sur le site messapien de Muro Leccese dirigée par Dott. Francesco Meo, Università del Salento, 22 juillet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 « Messapisch » : introduction à la langue messapienne dans le cadre du cours de Licence et Master consacré aux langues italiques de Dr. Lukas Kahl, Humboldt-Universität zu Berlin, 27 novembre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Activités de recherche et travaux scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.1. Liste des publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 « La palatalisation des consonnes devant </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">*-y-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en messapien : étude de la diversité des graphies », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études Classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 92, 1-4, p. 51-72, DOI : 10.2143/LEC.92.1.3293850</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.2. Communications scientifiques dans des colloques et des journées d’études</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, avec Marta Capano « Lost Languages : Status, Prestige and Perception of Messapic in the Ancient World », communication lors du Penn-Leiden Colloquium on Ancient Values XIII : « The Values of Language(s) in the Ancient World », Leiden, 13 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 « Formulaires onomastiques et genres épigraphiques dans le corpus messapien », communication dans le cadre de la journée des doctorants de l'École doctorale 3bis – Langues, lettres et traductologie, Université de Liège, 23 mai</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 « Des noms d'esclaves en messapien ? », communication lors du colloque international : « Messapie et messapien : pour un nouveau bilan archéologique, épigraphique et linguistique », Paris, 5 juin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 « Notations de la première palatalisation en messapien », communication lors de la journée d'études : « Langues d’attestation fragmentaire, objets et méthodes », EPHE-Université PSL (Paris), 27 mars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.3. Communications scientifiques dans des séminaires et ateliers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 « Texte und Kontexte der messapischen Inschriften », communication dans le cadre du séminaire Rekonstruktionsmethoden de Prof. Dr. Theresa Roth, Humboldt-Universität zu Berlin, 7 juillet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 « L'anthroponyme messapien </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">t'aotor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et ses variantes graphiques », communication dans le cadre du séminaire de Philologie italique d'Emmanuel Dupraz, École pratique des Hautes Études-Université PSL, Paris, 17 février</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 « Die messapischen Inschriften und die messapischen Personennamen », communication dans le cadre du Sprachhistorisches Kolloquium organisé par Prof. Dr. Theresa Roth et Prof. Dr. Jürg Fleischer, Humboldt-Universität zu Berlin, 28 octobre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 « Remarques sur l’onomastique féminine en messapien », communication dans le cadre du séminaire de Philologie italique d'Emmanuel Dupraz, École pratique des Hautes Études-Université PSL, Paris, 9 janvier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.4. Organisation de rencontres scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Co-organisation avec Olivier Alfonsi et Paulin Vataire du colloque international « Comment repenser l'Italie antique ? Constructions historiographiques et décloisonnement méthodologique », 17 et 18 novembre 2025, Grenoble.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Co-organisation avec Emmanuel Dupraz du colloque international « Messapie et messapien : pour un nouveau bilan archéologique, épigraphique et linguistique », 4 et 5 juin 2024, Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.5. Autres activités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Participation au séminaire Rekonstruktionsmethoden de Theresa Roth (Humboldt-Universität zu Berlin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2024 Participation au séminaire de Philologie italique d’Emmanuel Dupraz (EPHE-Université PSL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Participation à la campagne de fouilles archéologiques sur le site messapien de Muro Leccese (Muro Leccese Archaeological Project) dirigée par Dott. Francesco Meo (Università del Salento)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 Participation à la campagne de fouilles archéologiques sur le site messapien de Muro Leccese (Muro Leccese Archaeological Project) dirigée par Dott. Francesco Meo (Università del Salento)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Participation au Seminario Permanente sul Messapico (SPEM) organisé par Simona Marchesini (Alteritas)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 Participation à l’école d’été « I Messapi : epigrafia, lingua, archeologia, storia », avec une participation à la campagne de fouilles archéologiques sur le site messapien d’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aletium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lecce, Italie)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.6. Vie associative et responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis 2021 Membre du Collectif doctoral de Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 Représentante doctorante élue à la Commission de la recherche du Conseil académique de Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2025 Représentante doctorante élue au Conseil de l'École doctorale 022 Mondes antiques et médiévaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-2024 Représentante doctorante élue au Conseil de l'équipe de recherche Antiquité classique et tardive, UMR 8167 Orient & Méditerranée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017 Représentante étudiante élue au Conseil de l'UFR de Grec de l'Université Paris-Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3.7. Bourses et contrats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Bourse de recherche doctorale de l'Université libre de Bruxelles dans le cadre du Projet de recherche </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognom-Ital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Bourse de recherche de l’École française de Rome, 1 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Bourse de recherche du Deutscher Akademischer Austauschdienst (DAAD), 12 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Bourse de mobilité de la Fondation Jean Walter-Zellidja, 12 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Bourse de recherche de l’École française de Rome, 1 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 Bourse de recherche de l’École française de Rome, 1 mois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 Lauréate du concours d'attribution des contrats doctoraux, École doctorale 022 Mondes antiques et médiévaux, Sorbonne Université : contrat doctoral de trois ans avec charge d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Acquis linguistiques et compétences informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.1. Langues vivantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Français : langue maternelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italien : excellente maîtrise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anglais : très bonne maîtrise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allemand : bonne maîtrise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.2. Compétences informatiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciels de bureautique et de traitement de données : Pack Office, Libre/Open Office, LaTeX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel de traitement d'image : Inkscape</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel bibliographique : Zotero</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel de construction de bases de données : Heurist</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La palatalisation des consonnes devant *&amp;lt;i&amp;gt;-y-&amp;lt;/i&amp;gt; en messapien : étude de la diversité des graphies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Études Classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 92 (1-4), pp.51-72. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/LEC.92.1.3293850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost Languages: Status, Prestige and Perception of Messapic in the Ancient World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penn-Leiden Colloquium on Ancient Values XIII: The Values of Language(s) in the Ancient World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rita Copeland; Casper C. de Jonge, Jun 2025, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des noms d'esclaves en messapien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Messapie et messapien : pour un nouveau bilan archéologique, épigraphique et linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Dupraz; Viviane Léger Pirus, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notations de la première palatalisation en messapien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues d’attestation fragmentaire, objets et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emmanuel Dupraz, Mar 2023, EPHE, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulaires onomastiques et genres épigraphiques dans le corpus messapien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthroponyme messapien &amp;lt;b&amp;gt;t'aotor&amp;lt;/b&amp;gt; et ses variantes graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die messapischen Inschriften und die messapischen Personennamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l’onomastique féminine en messapien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Léger Pirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId20"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C253137"/>
+    <w:nsid w:val="541F854A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivianeleger-pirus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-7205-7009" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032308v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane L&#233;ger Pirus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LEC.92.1.3293850" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124540v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Capano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083606v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivianeleger-pirus" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-7205-7009" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032308v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane L&#233;ger Pirus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/LEC.92.1.3293850" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124540v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Capano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818113v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818133v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083606v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>