--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="541F854A"/>
+    <w:nsid w:val="4274F53C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>