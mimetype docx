--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vivien BARRIERE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en histoire et archéologieCY Cergy Paris UniversitéUMR 9022 Héritages : Culture/s Patrimoine/s Création/s</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vivien-barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5233-5951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149733887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en Histoire-Archéologie à CY Cergy Paris Université / UMR 9022 HERITAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du chantier-école d'archéologie de GenainvilleVice-président de la 21e section du CNUChargé de mission Communication de l'UMR 9022 Héritages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome [HBO/BBC] et l’art de la contingence historique. Causalité, échelles et intertextualité au sein d’une superproduction sur l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Faingnaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Salviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Traditions du patrimoine antique. Fantasmes et fantômes de l’histoire, 39, pp.191-214. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12opv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard et Alain Bouet (dir.), Jean-Claude Golvin et l’art de la restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Actualités de la recherche | 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11zaw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélancolie spartiate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Passés politisés. Usages politiques du passé antique et médiéval au XXIe siècle, 9, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/frontieres.1907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’objectif d’Espérandieu. Les archives photographiques des fouilles du sanctuaire d’Apollon Moritasgus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Cazanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, p. 33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles archéologiques à Genainville (2019-2020). Quand des moutons redessinent l'histoire du site gallo-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amis du Vexin français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site antique des Vaux-de-la-Celle à Genainville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amis du Vexin français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75, p. 22-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Antiquaires & archéologues d'antan. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Krings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.11287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Zanella, La caccia fu buona : pour une histoire des fouilles à Pompéi de Titus à l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.286-287. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.11597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Antiques d’Autun à la Renaissance : poids des travaux historiques et émergence d’un discours antiquaire (1529-1620)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.133-150. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.11296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Cumont, Comment la Belgique fut romanisée, éd. Xavier Deru et Germaine Leman-Delerive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, pp.234-235. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.10156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé et William Van Andringa (dir.), La naissance des capitales de cités en Gaule Chevelue, dans Gallia, 72.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 203-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'architecture à la peinture : Ingres et la porte romaine dite de Saint-André à Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée Ingres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, p. 1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financer les murs de la ville dans l'Italie du Ier siècle avant J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portes de l’enceinte antique d’Autun et leurs modèles (Gaule, Italie, provinces occidentales de l’Empire romain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Humaines Combinées : Revue électronique des écoles doctorales ED LISIT et ED LETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Actes du colloque interdoctoral 2013, 12, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58335/shc.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce et production dans l’Italie antique : nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Commerce et artisanat dans l'Italie antique, 357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevés architecturaux connus et méconnus de la porte d'Arroux : étude de la documentation graphique relative aux antiques d'Autun dans les collections de la Société éduenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Eduenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, LVII, fasc. 5, 2009-2010, p. 333-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question ouverte de la datation des portes d'Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles italiques dans l’architecture des IIe et Ier s. av. n. è. en Gaule et dans les régions voisines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5608 TRACES, BIBRACTE, Oct 2013, Toulouse, France. p. 441-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sas entre ville et campagne : les portes à cour intérieure en Gaule (Cisalpine comprise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franges urbaines, confins territoriaux. La Gaule dans l'Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lieu de culte périurbain et son mobilier : le sanctuaire d’Apollon Moritasgus à Alésia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Creuzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier De Cazanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dessales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franges urbaines, confins territoriaux. La Gaule dans l'Empire.l colloque international (Versailles, 29 février - 3 mars 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Ile-de-France, UMR 7041 ArScAn équipe GAMA, Feb 2012, Versailles, France. p. 495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of innovative electrodes for the application of ERT methods to the benefit of immovable Cultural Heritage Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Sánchez Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-6970, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale water distribution imagery in building heritage using Electrical Resistivity Tomography (ERT) and Infra-Red Thermography (IRT): Application to Gallo-Roman masonry submitted to water-table rising periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Sánchez Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-6923, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a un siècle... Les fouilles d'Espérandieu à Alésia : le sanctuaire d'Apollon Moritasgus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'histoire et de l'archéologie 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Cergy-Pontoise, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01765356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dater les portes urbaines d'Augustodunum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modèles italiques dans l’architecture des IIe-Ier siècles avant J.-C. en Gaule et dans les régions voisines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La porte Saint-André à Autun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales d'archéologie 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Dijon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes du Nord. De la Préhistoire à la fin de l'âge viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-210-4757-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Vaux-de-la-Celle, une aventure archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Collinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Privat, 2019, 978-2-7089-5976-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autun antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Balcon-Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Borau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre des monuments nationaux. Edition du Patrimoine, 52, 2014, Guides archéologiques de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des figures à l'image du texte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Hélène KLINGER-DOLLE; Véronique KRINGS; François PUGNIERE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donner à voir l'Antiquité. Genèse, fonctions et circulation des représentations figurées de l'Antique (XVIe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-178, 2025, Scripta Receptoria n°30, 978-2-35-616-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatorze cens ruës, & plusieurs Palais magnifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HERBERT DE LA PORTBARRE-VIARD Gaëlle et DUARTE Pedro (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures et décors fictifs antiques et médiévaux. Illusion, fiction et réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, p. 65-81, 2022, 9782811123970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murs, portes et tours du rempart antique d'Augustodunum / Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Flück. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Murs d'enceinte du Haut-Empire dans leur contexte urbanistique. Actes du colloque d'Avenches (20-21 avril 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 189, p. 65-76, 2022, Cahiers d'archéologie romande, 978-2-88028-189-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des saints en faction aux portes du rempart antique d'Autun. Edition, traduction et commentaire de trois poèmes d'Étienne Ladone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Pernot; Eric Vial. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quel(s) saint(s) se vouer ? Actes de la journée d'études organisée au château de La Roche-Guyon, 7 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les éditions de l'oeil / la bibliothèque fantôme, pp.160-187, 2022, 978-2-35137-332-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandalisme à Autun. Petite histoire de la dénonciation des destructions touchant le patrimoine antique (XVIe - XIXe siècle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arianna Esposito, Nicolas Delferrière, Andrea Fochesato (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires d'hommes, trajectoires d'objets. Mélanges offerts à Daniele Vitali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUD, p. 449-462, 2021, 978-2-36441-393-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie du bâti confrontée aux travaux des antiquaires. Bernard de Montfaucon et les antiques d'Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Krings (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité expliquée et représentée en figures de Bernard de Montfaucon. Histoire d'un livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Editions, p. 491-517, 2021, 9782356134226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects économiques de la construction du rempart d’Augustodunum (Autun) : origine des matériaux rocheux et première approche quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Studies and Production Cost of Roman Public Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCOPress, Editorial Universidad de Córdoba, p. 264-299, 2020, 978-84-9927-545-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles connaissances sur les théâtres en Gaule du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ribolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Lebechennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vendeuil-Caply, musée archéologique de l'Oise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes antiques. De Rome à Vendeuil-Caply, les théâtres romains dans le nord de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, p. 12-21, 2018, 978-94-6161-443-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTES ET PLANS DE LA VILLE D’AUTUN EN BOURGOGNE: MISE EN SÉRIE DE LA DOCUMENTATION CARTOGRAPHIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il mondo celtico prima e dopo la conquista romana / Le monde celtique avant et après la conquête romaine. Studi in onore di / Mélanges en l'honneur de Jean-Paul GUILLAUMET.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction monumentale sur le site des &amp;quot;Vaux de la Celle&amp;quot;à Genainville (Val d'Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vermeersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la romaine ! Résidence privée, construction publique en Gaule du nord </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 115-118, 2016, 978-2-35404-066-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie du bâti face aux sources postérieures à l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Carrive, Marie-Adeline Le Guennec, Lucia Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux sources de la Méditerranée antique. Les sciences de l'Antiquité entre renouvellements documentaires et questionnements méthodologiques. Actes du colloque tenu à la MMSH à Aix-en-Provence les 8 et 9 avril 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, 2014, 978-2-85399-928-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu de culte du dieu Apollon Moritasgus à Alésia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Cazanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Creuzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dessales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dobrovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier de Cazanove, Patrice Méniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier les lieux de culte en Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montagnac : Ed. M. Mergoil, pp.95-121, 2012, Archéologie et histoire romaine ; 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie des archives d’architectes. Quelques exemples tirés de Nîmes &amp; Genainville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/nw2l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consul confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcs honorifiques et/ou portes urbaines dans L’Antiquité expliquée de Montfaucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexitus primus : entrée et sortie de la Grande-Bretagne dans l’Empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Berthelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, http://www.archeologiesenchantier.ens.fr/spip.php?article19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes du Nord, au cœur de l’histoire européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.ayhyprvxd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes urbaines en Gaule. Défendre et définir la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n°609, Dossier : Les enceintes urbaines en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 26-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vexin français antique (Archéologie en région Île-de-France, n°1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Collinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vexin français antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie du Vexin français en 4 sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portes de l'enceinte antique d'Autun et leurs modèles (Gaule, Italie, provinces occidentales de l'Empire romain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Bourgogne, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012DIJOL042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01124095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vivien BARRIERE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en histoire et archéologieCY Cergy Paris UniversitéUMR 9022 Héritages : Culture/s Patrimoine/s Création/s</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vivien-barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5233-5951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149733887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en Histoire-Archéologie à CY Cergy Paris Université / UMR 9022 HERITAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du chantier-école d'archéologie de GenainvilleVice-président de la 21e section du CNUChargé de mission Communication de l'UMR 9022 Héritages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome [HBO/BBC] et l’art de la contingence historique. Causalité, échelles et intertextualité au sein d’une superproduction sur l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Faingnaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Salviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Traditions du patrimoine antique. Fantasmes et fantômes de l’histoire, 39, pp.191-214. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12opv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard et Alain Bouet (dir.), Jean-Claude Golvin et l’art de la restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Actualités de la recherche | 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11zaw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélancolie spartiate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Passés politisés. Usages politiques du passé antique et médiéval au XXIe siècle, 9, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/frontieres.1907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’objectif d’Espérandieu. Les archives photographiques des fouilles du sanctuaire d’Apollon Moritasgus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Cazanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, p. 33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles archéologiques à Genainville (2019-2020). Quand des moutons redessinent l'histoire du site gallo-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amis du Vexin français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Antiquaires & archéologues d'antan. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Krings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.11287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site antique des Vaux-de-la-Celle à Genainville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amis du Vexin français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75, p. 22-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Zanella, La caccia fu buona : pour une histoire des fouilles à Pompéi de Titus à l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.286-287. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.11597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Antiques d’Autun à la Renaissance : poids des travaux historiques et émergence d’un discours antiquaire (1529-1620)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.133-150. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.11296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Cumont, Comment la Belgique fut romanisée, éd. Xavier Deru et Germaine Leman-Delerive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, pp.234-235. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.10156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé et William Van Andringa (dir.), La naissance des capitales de cités en Gaule Chevelue, dans Gallia, 72.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 203-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'architecture à la peinture : Ingres et la porte romaine dite de Saint-André à Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée Ingres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, p. 1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financer les murs de la ville dans l'Italie du Ier siècle avant J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portes de l’enceinte antique d’Autun et leurs modèles (Gaule, Italie, provinces occidentales de l’Empire romain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Humaines Combinées : Revue électronique des écoles doctorales ED LISIT et ED LETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Actes du colloque interdoctoral 2013, 12, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58335/shc.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce et production dans l’Italie antique : nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Commerce et artisanat dans l'Italie antique, 357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevés architecturaux connus et méconnus de la porte d'Arroux : étude de la documentation graphique relative aux antiques d'Autun dans les collections de la Société éduenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Eduenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, LVII, fasc. 5, 2009-2010, p. 333-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question ouverte de la datation des portes d'Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles italiques dans l’architecture des IIe et Ier s. av. n. è. en Gaule et dans les régions voisines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5608 TRACES, BIBRACTE, Oct 2013, Toulouse, France. p. 441-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sas entre ville et campagne : les portes à cour intérieure en Gaule (Cisalpine comprise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franges urbaines, confins territoriaux. La Gaule dans l'Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lieu de culte périurbain et son mobilier : le sanctuaire d’Apollon Moritasgus à Alésia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Creuzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier De Cazanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dessales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franges urbaines, confins territoriaux. La Gaule dans l'Empire.l colloque international (Versailles, 29 février - 3 mars 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Ile-de-France, UMR 7041 ArScAn équipe GAMA, Feb 2012, Versailles, France. p. 495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of innovative electrodes for the application of ERT methods to the benefit of immovable Cultural Heritage Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Sánchez Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-6970, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale water distribution imagery in building heritage using Electrical Resistivity Tomography (ERT) and Infra-Red Thermography (IRT): Application to Gallo-Roman masonry submitted to water-table rising periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Sánchez Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-6923, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a un siècle... Les fouilles d'Espérandieu à Alésia : le sanctuaire d'Apollon Moritasgus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'histoire et de l'archéologie 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Cergy-Pontoise, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01765356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dater les portes urbaines d'Augustodunum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modèles italiques dans l’architecture des IIe-Ier siècles avant J.-C. en Gaule et dans les régions voisines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La porte Saint-André à Autun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales d'archéologie 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Dijon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes du Nord. De la Préhistoire à la fin de l'âge viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-210-4757-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Vaux-de-la-Celle, une aventure archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Collinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Privat, 2019, 978-2-7089-5976-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autun antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Balcon-Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Borau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre des monuments nationaux. Edition du Patrimoine, 52, 2014, Guides archéologiques de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des figures à l'image du texte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Hélène KLINGER-DOLLE; Véronique KRINGS; François PUGNIERE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donner à voir l'Antiquité. Genèse, fonctions et circulation des représentations figurées de l'Antique (XVIe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-178, 2025, Scripta Receptoria n°30, 978-2-35-616-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatorze cens ruës, & plusieurs Palais magnifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HERBERT DE LA PORTBARRE-VIARD Gaëlle et DUARTE Pedro (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures et décors fictifs antiques et médiévaux. Illusion, fiction et réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, p. 65-81, 2022, 9782811123970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murs, portes et tours du rempart antique d'Augustodunum / Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Flück. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Murs d'enceinte du Haut-Empire dans leur contexte urbanistique. Actes du colloque d'Avenches (20-21 avril 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 189, p. 65-76, 2022, Cahiers d'archéologie romande, 978-2-88028-189-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des saints en faction aux portes du rempart antique d'Autun. Edition, traduction et commentaire de trois poèmes d'Étienne Ladone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Pernot; Eric Vial. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quel(s) saint(s) se vouer ? Actes de la journée d'études organisée au château de La Roche-Guyon, 7 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les éditions de l'oeil / la bibliothèque fantôme, pp.160-187, 2022, 978-2-35137-332-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandalisme à Autun. Petite histoire de la dénonciation des destructions touchant le patrimoine antique (XVIe - XIXe siècle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arianna Esposito, Nicolas Delferrière, Andrea Fochesato (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires d'hommes, trajectoires d'objets. Mélanges offerts à Daniele Vitali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUD, p. 449-462, 2021, 978-2-36441-393-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie du bâti confrontée aux travaux des antiquaires. Bernard de Montfaucon et les antiques d'Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Krings (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité expliquée et représentée en figures de Bernard de Montfaucon. Histoire d'un livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Editions, p. 491-517, 2021, 9782356134226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects économiques de la construction du rempart d’Augustodunum (Autun) : origine des matériaux rocheux et première approche quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Studies and Production Cost of Roman Public Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCOPress, Editorial Universidad de Córdoba, p. 264-299, 2020, 978-84-9927-545-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles connaissances sur les théâtres en Gaule du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ribolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Lebechennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vendeuil-Caply, musée archéologique de l'Oise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes antiques. De Rome à Vendeuil-Caply, les théâtres romains dans le nord de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, p. 12-21, 2018, 978-94-6161-443-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTES ET PLANS DE LA VILLE D’AUTUN EN BOURGOGNE: MISE EN SÉRIE DE LA DOCUMENTATION CARTOGRAPHIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il mondo celtico prima e dopo la conquista romana / Le monde celtique avant et après la conquête romaine. Studi in onore di / Mélanges en l'honneur de Jean-Paul GUILLAUMET.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction monumentale sur le site des &amp;quot;Vaux de la Celle&amp;quot;à Genainville (Val d'Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vermeersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la romaine ! Résidence privée, construction publique en Gaule du nord </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 115-118, 2016, 978-2-35404-066-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie du bâti face aux sources postérieures à l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Carrive, Marie-Adeline Le Guennec, Lucia Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux sources de la Méditerranée antique. Les sciences de l'Antiquité entre renouvellements documentaires et questionnements méthodologiques. Actes du colloque tenu à la MMSH à Aix-en-Provence les 8 et 9 avril 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, 2014, 978-2-85399-928-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu de culte du dieu Apollon Moritasgus à Alésia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Cazanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Creuzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dessales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dobrovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier de Cazanove, Patrice Méniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier les lieux de culte en Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montagnac : Ed. M. Mergoil, pp.95-121, 2012, Archéologie et histoire romaine ; 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie des archives d’architectes. Quelques exemples tirés de Nîmes &amp; Genainville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/nw2l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consul confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcs honorifiques et/ou portes urbaines dans L’Antiquité expliquée de Montfaucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexitus primus : entrée et sortie de la Grande-Bretagne dans l’Empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Berthelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, http://www.archeologiesenchantier.ens.fr/spip.php?article19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes du Nord, au cœur de l’histoire européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.ayhyprvxd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes urbaines en Gaule. Défendre et définir la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n°609, Dossier : Les enceintes urbaines en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 26-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vexin français antique (Archéologie en région Île-de-France, n°1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Collinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vexin français antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie du Vexin français en 4 sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portes de l'enceinte antique d'Autun et leurs modèles (Gaule, Italie, provinces occidentales de l'Empire romain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Bourgogne, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012DIJOL042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01124095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9285C20F"/>
+    <w:nsid w:val="48858D87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivien-barriere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5233-5951" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149733887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pouet.chapril.org/@v_barriere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745309v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faingnaert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salviani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12opv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hedin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1907" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154057v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139187v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Krings" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11287" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11597" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11296" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154049v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.10156" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.325" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599904v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Creuzenet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Cazanove" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol S&#225;nchez Rovira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Adler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01765356v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coviaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/les-mondes-du-nord/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blondeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Borau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blondiau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribolet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josabeth Millereux-Lebechennec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vermeersch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772386v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dobrovitch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nw2l" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berthelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ayhyprvxd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657369v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450303v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lefeuvre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765193v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Br&#233;ant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124095v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DIJOL042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivien-barriere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5233-5951" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149733887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pouet.chapril.org/@v_barriere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745309v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faingnaert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salviani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12opv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hedin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1907" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Krings" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11287" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11597" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11296" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154049v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.10156" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.325" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599904v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Creuzenet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Cazanove" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol S&#225;nchez Rovira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Adler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01765356v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coviaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/les-mondes-du-nord/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blondeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Borau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blondiau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribolet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josabeth Millereux-Lebechennec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vermeersch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772386v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dobrovitch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nw2l" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berthelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ayhyprvxd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657369v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450303v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lefeuvre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765193v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Br&#233;ant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124095v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DIJOL042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>