--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vivien BARRIERE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en histoire et archéologieCY Cergy Paris UniversitéUMR 9022 Héritages : Culture/s Patrimoine/s Création/s</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vivien-barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5233-5951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149733887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en Histoire-Archéologie à CY Cergy Paris Université / UMR 9022 HERITAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du chantier-école d'archéologie de GenainvilleVice-président de la 21e section du CNUChargé de mission Communication de l'UMR 9022 Héritages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome [HBO/BBC] et l’art de la contingence historique. Causalité, échelles et intertextualité au sein d’une superproduction sur l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Faingnaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Salviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Traditions du patrimoine antique. Fantasmes et fantômes de l’histoire, 39, pp.191-214. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12opv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard et Alain Bouet (dir.), Jean-Claude Golvin et l’art de la restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Actualités de la recherche | 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11zaw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélancolie spartiate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Passés politisés. Usages politiques du passé antique et médiéval au XXIe siècle, 9, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/frontieres.1907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’objectif d’Espérandieu. Les archives photographiques des fouilles du sanctuaire d’Apollon Moritasgus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Cazanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, p. 33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles archéologiques à Genainville (2019-2020). Quand des moutons redessinent l'histoire du site gallo-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amis du Vexin français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Antiquaires & archéologues d'antan. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Krings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.11287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site antique des Vaux-de-la-Celle à Genainville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amis du Vexin français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75, p. 22-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Zanella, La caccia fu buona : pour une histoire des fouilles à Pompéi de Titus à l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.286-287. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.11597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Antiques d’Autun à la Renaissance : poids des travaux historiques et émergence d’un discours antiquaire (1529-1620)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.133-150. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.11296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Cumont, Comment la Belgique fut romanisée, éd. Xavier Deru et Germaine Leman-Delerive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, pp.234-235. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.10156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé et William Van Andringa (dir.), La naissance des capitales de cités en Gaule Chevelue, dans Gallia, 72.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 203-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'architecture à la peinture : Ingres et la porte romaine dite de Saint-André à Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée Ingres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, p. 1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financer les murs de la ville dans l'Italie du Ier siècle avant J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portes de l’enceinte antique d’Autun et leurs modèles (Gaule, Italie, provinces occidentales de l’Empire romain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Humaines Combinées : Revue électronique des écoles doctorales ED LISIT et ED LETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Actes du colloque interdoctoral 2013, 12, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58335/shc.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce et production dans l’Italie antique : nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Commerce et artisanat dans l'Italie antique, 357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevés architecturaux connus et méconnus de la porte d'Arroux : étude de la documentation graphique relative aux antiques d'Autun dans les collections de la Société éduenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Eduenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, LVII, fasc. 5, 2009-2010, p. 333-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question ouverte de la datation des portes d'Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles italiques dans l’architecture des IIe et Ier s. av. n. è. en Gaule et dans les régions voisines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5608 TRACES, BIBRACTE, Oct 2013, Toulouse, France. p. 441-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sas entre ville et campagne : les portes à cour intérieure en Gaule (Cisalpine comprise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franges urbaines, confins territoriaux. La Gaule dans l'Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lieu de culte périurbain et son mobilier : le sanctuaire d’Apollon Moritasgus à Alésia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Creuzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier De Cazanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dessales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franges urbaines, confins territoriaux. La Gaule dans l'Empire.l colloque international (Versailles, 29 février - 3 mars 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Ile-de-France, UMR 7041 ArScAn équipe GAMA, Feb 2012, Versailles, France. p. 495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of innovative electrodes for the application of ERT methods to the benefit of immovable Cultural Heritage Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Sánchez Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-6970, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale water distribution imagery in building heritage using Electrical Resistivity Tomography (ERT) and Infra-Red Thermography (IRT): Application to Gallo-Roman masonry submitted to water-table rising periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Sánchez Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-6923, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a un siècle... Les fouilles d'Espérandieu à Alésia : le sanctuaire d'Apollon Moritasgus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'histoire et de l'archéologie 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Cergy-Pontoise, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01765356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dater les portes urbaines d'Augustodunum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modèles italiques dans l’architecture des IIe-Ier siècles avant J.-C. en Gaule et dans les régions voisines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La porte Saint-André à Autun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales d'archéologie 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Dijon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes du Nord. De la Préhistoire à la fin de l'âge viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-210-4757-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Vaux-de-la-Celle, une aventure archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Collinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Privat, 2019, 978-2-7089-5976-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autun antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Balcon-Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Borau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre des monuments nationaux. Edition du Patrimoine, 52, 2014, Guides archéologiques de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des figures à l'image du texte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Hélène KLINGER-DOLLE; Véronique KRINGS; François PUGNIERE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donner à voir l'Antiquité. Genèse, fonctions et circulation des représentations figurées de l'Antique (XVIe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-178, 2025, Scripta Receptoria n°30, 978-2-35-616-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatorze cens ruës, & plusieurs Palais magnifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HERBERT DE LA PORTBARRE-VIARD Gaëlle et DUARTE Pedro (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures et décors fictifs antiques et médiévaux. Illusion, fiction et réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, p. 65-81, 2022, 9782811123970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murs, portes et tours du rempart antique d'Augustodunum / Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Flück. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Murs d'enceinte du Haut-Empire dans leur contexte urbanistique. Actes du colloque d'Avenches (20-21 avril 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 189, p. 65-76, 2022, Cahiers d'archéologie romande, 978-2-88028-189-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des saints en faction aux portes du rempart antique d'Autun. Edition, traduction et commentaire de trois poèmes d'Étienne Ladone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Pernot; Eric Vial. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quel(s) saint(s) se vouer ? Actes de la journée d'études organisée au château de La Roche-Guyon, 7 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les éditions de l'oeil / la bibliothèque fantôme, pp.160-187, 2022, 978-2-35137-332-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandalisme à Autun. Petite histoire de la dénonciation des destructions touchant le patrimoine antique (XVIe - XIXe siècle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arianna Esposito, Nicolas Delferrière, Andrea Fochesato (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires d'hommes, trajectoires d'objets. Mélanges offerts à Daniele Vitali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUD, p. 449-462, 2021, 978-2-36441-393-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie du bâti confrontée aux travaux des antiquaires. Bernard de Montfaucon et les antiques d'Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Krings (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité expliquée et représentée en figures de Bernard de Montfaucon. Histoire d'un livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Editions, p. 491-517, 2021, 9782356134226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects économiques de la construction du rempart d’Augustodunum (Autun) : origine des matériaux rocheux et première approche quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Studies and Production Cost of Roman Public Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCOPress, Editorial Universidad de Córdoba, p. 264-299, 2020, 978-84-9927-545-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles connaissances sur les théâtres en Gaule du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ribolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Lebechennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vendeuil-Caply, musée archéologique de l'Oise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes antiques. De Rome à Vendeuil-Caply, les théâtres romains dans le nord de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, p. 12-21, 2018, 978-94-6161-443-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTES ET PLANS DE LA VILLE D’AUTUN EN BOURGOGNE: MISE EN SÉRIE DE LA DOCUMENTATION CARTOGRAPHIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il mondo celtico prima e dopo la conquista romana / Le monde celtique avant et après la conquête romaine. Studi in onore di / Mélanges en l'honneur de Jean-Paul GUILLAUMET.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction monumentale sur le site des &amp;quot;Vaux de la Celle&amp;quot;à Genainville (Val d'Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vermeersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la romaine ! Résidence privée, construction publique en Gaule du nord </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 115-118, 2016, 978-2-35404-066-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie du bâti face aux sources postérieures à l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Carrive, Marie-Adeline Le Guennec, Lucia Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux sources de la Méditerranée antique. Les sciences de l'Antiquité entre renouvellements documentaires et questionnements méthodologiques. Actes du colloque tenu à la MMSH à Aix-en-Provence les 8 et 9 avril 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, 2014, 978-2-85399-928-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu de culte du dieu Apollon Moritasgus à Alésia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Cazanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Creuzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dessales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dobrovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier de Cazanove, Patrice Méniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier les lieux de culte en Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montagnac : Ed. M. Mergoil, pp.95-121, 2012, Archéologie et histoire romaine ; 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie des archives d’architectes. Quelques exemples tirés de Nîmes &amp; Genainville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/nw2l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consul confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcs honorifiques et/ou portes urbaines dans L’Antiquité expliquée de Montfaucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexitus primus : entrée et sortie de la Grande-Bretagne dans l’Empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Berthelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, http://www.archeologiesenchantier.ens.fr/spip.php?article19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes du Nord, au cœur de l’histoire européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.ayhyprvxd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes urbaines en Gaule. Défendre et définir la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n°609, Dossier : Les enceintes urbaines en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 26-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vexin français antique (Archéologie en région Île-de-France, n°1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Collinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vexin français antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie du Vexin français en 4 sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portes de l'enceinte antique d'Autun et leurs modèles (Gaule, Italie, provinces occidentales de l'Empire romain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Bourgogne, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012DIJOL042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01124095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vivien BARRIERE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en histoire et archéologieCY Cergy Paris UniversitéUMR 9022 Héritages : Culture/s Patrimoine/s Création/s</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vivien-barriere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5233-5951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149733887</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en Histoire-Archéologie à CY Cergy Paris Université / UMR 9022 HERITAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable du chantier-école d'archéologie de GenainvilleVice-président de la 21e section du CNUChargé de mission Communication de l'UMR 9022 Héritages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome [HBO/BBC] et l’art de la contingence historique. Causalité, échelles et intertextualité au sein d’une superproduction sur l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Faingnaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Salviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Traditions du patrimoine antique. Fantasmes et fantômes de l’histoire, 39, pp.191-214. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12opv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard et Alain Bouet (dir.), Jean-Claude Golvin et l’art de la restitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Actualités de la recherche | 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11zaw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélancolie spartiate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Passés politisés. Usages politiques du passé antique et médiéval au XXIe siècle, 9, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/frontieres.1907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l’objectif d’Espérandieu. Les archives photographiques des fouilles du sanctuaire d’Apollon Moritasgus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Cazanove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170, p. 33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles archéologiques à Genainville (2019-2020). Quand des moutons redessinent l'histoire du site gallo-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amis du Vexin français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Antiquaires & archéologues d'antan. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Krings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.11287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site antique des Vaux-de-la-Celle à Genainville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amis du Vexin français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75, p. 22-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Zanella, La caccia fu buona : pour une histoire des fouilles à Pompéi de Titus à l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.286-287. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.11597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Antiques d’Autun à la Renaissance : poids des travaux historiques et émergence d’un discours antiquaire (1529-1620)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.133-150. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.11296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Cumont, Comment la Belgique fut romanisée, éd. Xavier Deru et Germaine Leman-Delerive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, pp.234-235. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.10156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Reddé et William Van Andringa (dir.), La naissance des capitales de cités en Gaule Chevelue, dans Gallia, 72.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 203-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'architecture à la peinture : Ingres et la porte romaine dite de Saint-André à Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée Ingres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, p. 1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financer les murs de la ville dans l'Italie du Ier siècle avant J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portes de l’enceinte antique d’Autun et leurs modèles (Gaule, Italie, provinces occidentales de l’Empire romain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Humaines Combinées : Revue électronique des écoles doctorales ED LISIT et ED LETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Actes du colloque interdoctoral 2013, 12, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58335/shc.325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce et production dans l’Italie antique : nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Esposito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Commerce et artisanat dans l'Italie antique, 357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevés architecturaux connus et méconnus de la porte d'Arroux : étude de la documentation graphique relative aux antiques d'Autun dans les collections de la Société éduenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société Eduenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, LVII, fasc. 5, 2009-2010, p. 333-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question ouverte de la datation des portes d'Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles italiques dans l’architecture des IIe et Ier s. av. n. è. en Gaule et dans les régions voisines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5608 TRACES, BIBRACTE, Oct 2013, Toulouse, France. p. 441-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lieu de culte périurbain et son mobilier : le sanctuaire d’Apollon Moritasgus à Alésia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Creuzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier De Cazanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dessales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franges urbaines, confins territoriaux. La Gaule dans l'Empire.l colloque international (Versailles, 29 février - 3 mars 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRA Ile-de-France, UMR 7041 ArScAn équipe GAMA, Feb 2012, Versailles, France. p. 495-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sas entre ville et campagne : les portes à cour intérieure en Gaule (Cisalpine comprise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franges urbaines, confins territoriaux. La Gaule dans l'Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of innovative electrodes for the application of ERT methods to the benefit of immovable Cultural Heritage Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Sánchez Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-6970, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale water distribution imagery in building heritage using Electrical Resistivity Tomography (ERT) and Infra-Red Thermography (IRT): Application to Gallo-Roman masonry submitted to water-table rising periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Sánchez Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Nicollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-6923, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01767646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il y a un siècle... Les fouilles d'Espérandieu à Alésia : le sanctuaire d'Apollon Moritasgus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'histoire et de l'archéologie 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Cergy-Pontoise, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01765356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dater les portes urbaines d'Augustodunum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les modèles italiques dans l’architecture des IIe-Ier siècles avant J.-C. en Gaule et dans les régions voisines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La porte Saint-André à Autun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales d'archéologie 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Dijon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes du Nord. De la Préhistoire à la fin de l'âge viking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coviaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 979-10-210-4757-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Vaux-de-la-Celle, une aventure archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Collinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Privat, 2019, 978-2-7089-5976-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autun antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Labaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Balcon-Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Borau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre des monuments nationaux. Edition du Patrimoine, 52, 2014, Guides archéologiques de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des figures à l'image du texte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Hélène KLINGER-DOLLE; Véronique KRINGS; François PUGNIERE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donner à voir l'Antiquité. Genèse, fonctions et circulation des représentations figurées de l'Antique (XVIe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-178, 2025, Scripta Receptoria n°30, 978-2-35-616-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05041591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatorze cens ruës, & plusieurs Palais magnifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HERBERT DE LA PORTBARRE-VIARD Gaëlle et DUARTE Pedro (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures et décors fictifs antiques et médiévaux. Illusion, fiction et réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, p. 65-81, 2022, 9782811123970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murs, portes et tours du rempart antique d'Augustodunum / Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthias Flück. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Murs d'enceinte du Haut-Empire dans leur contexte urbanistique. Actes du colloque d'Avenches (20-21 avril 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 189, p. 65-76, 2022, Cahiers d'archéologie romande, 978-2-88028-189-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des saints en faction aux portes du rempart antique d'Autun. Edition, traduction et commentaire de trois poèmes d'Étienne Ladone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Pernot; Eric Vial. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quel(s) saint(s) se vouer ? Actes de la journée d'études organisée au château de La Roche-Guyon, 7 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les éditions de l'oeil / la bibliothèque fantôme, pp.160-187, 2022, 978-2-35137-332-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandalisme à Autun. Petite histoire de la dénonciation des destructions touchant le patrimoine antique (XVIe - XIXe siècle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arianna Esposito, Nicolas Delferrière, Andrea Fochesato (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinéraires d'hommes, trajectoires d'objets. Mélanges offerts à Daniele Vitali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUD, p. 449-462, 2021, 978-2-36441-393-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie du bâti confrontée aux travaux des antiquaires. Bernard de Montfaucon et les antiques d'Autun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Krings (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité expliquée et représentée en figures de Bernard de Montfaucon. Histoire d'un livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Editions, p. 491-517, 2021, 9782356134226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects économiques de la construction du rempart d’Augustodunum (Autun) : origine des matériaux rocheux et première approche quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Studies and Production Cost of Roman Public Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCOPress, Editorial Universidad de Córdoba, p. 264-299, 2020, 978-84-9927-545-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles connaissances sur les théâtres en Gaule du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Blondiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ribolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josabeth Millereux-Lebechennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vendeuil-Caply, musée archéologique de l'Oise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scènes antiques. De Rome à Vendeuil-Caply, les théâtres romains dans le nord de la Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, p. 12-21, 2018, 978-94-6161-443-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTES ET PLANS DE LA VILLE D’AUTUN EN BOURGOGNE: MISE EN SÉRIE DE LA DOCUMENTATION CARTOGRAPHIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il mondo celtico prima e dopo la conquista romana / Le monde celtique avant et après la conquête romaine. Studi in onore di / Mélanges en l'honneur de Jean-Paul GUILLAUMET.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction monumentale sur le site des &amp;quot;Vaux de la Celle&amp;quot;à Genainville (Val d'Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vermeersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la romaine ! Résidence privée, construction publique en Gaule du nord </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 115-118, 2016, 978-2-35404-066-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie du bâti face aux sources postérieures à l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathilde Carrive, Marie-Adeline Le Guennec, Lucia Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux sources de la Méditerranée antique. Les sciences de l'Antiquité entre renouvellements documentaires et questionnements méthodologiques. Actes du colloque tenu à la MMSH à Aix-en-Provence les 8 et 9 avril 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, 2014, 978-2-85399-928-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu de culte du dieu Apollon Moritasgus à Alésia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Cazanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Creuzenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dessales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dobrovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier de Cazanove, Patrice Méniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier les lieux de culte en Gaule romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montagnac : Ed. M. Mergoil, pp.95-121, 2012, Archéologie et histoire romaine ; 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie des archives d’architectes. Quelques exemples tirés de Nîmes &amp; Genainville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/nw2l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consul confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcs honorifiques et/ou portes urbaines dans L’Antiquité expliquée de Montfaucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brexitus primus : entrée et sortie de la Grande-Bretagne dans l’Empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie du bâti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Berthelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, http://www.archeologiesenchantier.ens.fr/spip.php?article19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes du Nord, au cœur de l’histoire européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lehoërff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.ayhyprvxd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enceintes urbaines en Gaule. Défendre et définir la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">n°609, Dossier : Les enceintes urbaines en Gaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 26-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vexin français antique (Archéologie en région Île-de-France, n°1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Collinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vexin français antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie du Vexin français en 4 sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portes de l'enceinte antique d'Autun et leurs modèles (Gaule, Italie, provinces occidentales de l'Empire romain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Barrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université de Bourgogne, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012DIJOL042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01124095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48858D87"/>
+    <w:nsid w:val="0435A627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivien-barriere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5233-5951" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149733887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pouet.chapril.org/@v_barriere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745309v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faingnaert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salviani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12opv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hedin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1907" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Krings" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11287" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11597" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11296" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154049v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.10156" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.325" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599904v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Creuzenet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Cazanove" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol S&#225;nchez Rovira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Adler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01765356v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coviaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/les-mondes-du-nord/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blondeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Borau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blondiau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribolet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josabeth Millereux-Lebechennec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vermeersch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772386v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dobrovitch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nw2l" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berthelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ayhyprvxd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657369v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450303v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lefeuvre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765193v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Br&#233;ant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124095v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DIJOL042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivien-barriere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5233-5951" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149733887" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pouet.chapril.org/@v_barriere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745309v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Barri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faingnaert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salviani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12opv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zaw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hedin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.1907" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218555v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Krings" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11287" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11597" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11296" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154049v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.10156" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670675v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764601v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764954v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.325" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764894v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Creuzenet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Cazanove" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Simon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dessales" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599904v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767636v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol S&#225;nchez Rovira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M. Adler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01765356v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coviaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leho&#235;rff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/les-mondes-du-nord/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blondeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Borau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154030v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Blondiau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribolet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josabeth Millereux-Lebechennec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vermeersch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772386v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dobrovitch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nw2l" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374114v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862152v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Berthelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349502v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ayhyprvxd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657369v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450303v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lefeuvre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765193v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Br&#233;ant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124095v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012DIJOL042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>