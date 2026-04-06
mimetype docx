--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vivien Dubois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vivien DUBOIS, IE INRAE, UR REVERSAAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater data from individual homes: Quantitative and qualitative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Falipou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108212. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs bon marché et centrales d’acquisition DIY pour les eaux usées : le projet Setier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Kamgang Nzeufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202201035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and qualification of the urban domestic pollution discharged per household and per resident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Falipou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2022.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi du broyat de bois, une solution durable pour traiter les eaux ménagères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining time-lapse electrical resistivity tomography and air injection to detect agricultural subsurface drains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 195, pp.104490. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2021.104490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization of saturated hydraulic conductivity using the Bayesian Maximum Entropy method: Application to wastewater infiltration areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rabouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204, pp.117607. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2021.117607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OhmPi: An open source data logger for dedicated applications of electrical resistivity imaging at the small and laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, 24 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2020.e00122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of the effluent quality of 231 on-site sanitation facilities in France monitored during a 6-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Legat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80 (2), pp.203-212. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2019.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the design criteria of 141 onsite wastewater treatment systems available on the French market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 216, pp.299-304. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.07.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site single stage constructed wetland fed by raw wastewater:performance and resilience of the system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (2), pp.459-465. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2018.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assainissement non collectif en France : synthèse du suivi in situ des installations réalisé de 2011 à 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7-8, pp.83-96. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201807083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bandelettes : outil simple, rapide et économique pour évaluer les filières par cultures fixées sur support fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 392, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions réglementaire et normative de l’assainissement non collectif : comment modifient-elles en profondeur le paysage technique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, p. 54 - p. 59. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.9.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the use of woodchips as drainage material on infiltration in secondary wastewater effluents infiltration trenches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison plate forme/ in situ de la qualité des Eaux Usées Traitées issues d'un même dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Legat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de suivi du PANANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onsite one stage constructed wetland fed by raw wastewater: performances and resilience of the system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S2Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of design criteria of on-site treatment systems available on the french market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IWA Specialized Conference on Small Water and Wastewater Systems &amp; 5th IWA Specialized Conference on Resources-Oriented Sanitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Athènes, Greece. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des eaux usées brutes : Aspects quantitatifs & qualitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es assises nationales de l'assainissement non collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bourg-en-Bresse, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de boues & Capacité de stockage des systèmes d'ANC basé sur le procédé des boues activées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques de l'ARTANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint Etienne de Tulmont, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois cas particuliers : aires de repos, aires de service, et campings. Caractéristiques des effluents et contraintes de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Assises Nationales de ANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Troyes, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le protocole technique du suivi in situ en ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Carrefour des gestions locales de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et réaliser un projet de réhabilitation d’installations d’assainissement non collectif. Comparaison des dispositifs d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites collectivités, pour un assainissement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du suivi in situ de l'ANC à l'échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès FNCCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage CE et agrément : les limites concernant l'évaluation des performances épuratoires des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence régionale Assainissement Non Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bourg en Bresse, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d’ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les assises nationales de l'ANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aurillac, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in Situ de l’Assainissement non collectif sur les FIlières du Rhône (SSAFIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es assises nationales de l'assainissement non collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aurillac, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse Granulométrique: comment trouver des matériaux de qualité pour l’assainissement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2012, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ARSATESE Adour Garonne/ Loire Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Affrique, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'eau « Assainissement non collectif »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Clermont Ferrand, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des filières utilisées en ANC à partir des connaissances acquises en Assainissement Collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique ANC, Techni-Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des filières utilisées en ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Techni-Citiés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household Raw Wastewater Characterisation: quality, quantity and load of 15 facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Water and Wastewater systems, IWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Haifa, Israel. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un pilote instrumenté pour l'étude des fonctions du sol en assainissement non collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Saillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater treatment in island locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ferretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assainissement non collectif : le suivi in situ des installations de 2011 à 2016. Synthèse technique du rapport final. S1 : Fiches techniques par dispositif. S2 : Rapport final. S3 : Synthèse tout public. S4 : Base de données. S5 : Présentation plénière Assises Limoges Septembre 2017. S6 : Présentation atelier 9 Assises Limoges Septembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot;cultures fixées sur supports fins&amp;quot; autorisées au 1er novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des performances d’infiltration de deux filtres à broyat de bois pour l’infiltration des eaux ménagères du refuge d’Ayous (64)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold-Fred Imig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - UR REVERSAAL. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des performances du filtre vertical et d'un filtre à broyat de bois étanché pour le traitement des eaux ménagères du refuge d’Ayous (64)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UR REVERSAAL; Ecocentre Pierre&amp;Terre; Parc National des Pyrénées. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien de la capacité d’infiltration des sols soumis aux eaux usées traitées : évaluation de l’intérêt de l’apport de matière carbonée (broyat de bois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fildier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - UR REVERSAAL. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique : Impacts de l'infiltration d'eaux usées traitées sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-Reversaal. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des eaux ménagères par filtres à broyat de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UR reversaal. 2020, pp.1-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le filtre planté à flux vertical le traitement des eaux ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2019, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des eaux usées brutes générées par les particuliers : quantité et qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE UR-Reversaal; Agence Française de la Biodiversité. 2019, 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le filtre planté à flux vertical pour le traitement des eaux ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut de recherche en sciences et technologies pour l'environnement et l'agriculture (IRSTEA), 5 rue de la Doua, 69100 Villeurbanne. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement des matériaux calcaires destinés à la constitution des filières d'assainissement non collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition des filières issues de l’assainissement non collectif (ANC) vers l’assainissement collectif (AC) : « Fiche d’alerte : points de vigilance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Labarthette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot;cultures fixées sur support grossier&amp;quot; autorisées au 15 novembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot; cultures libres&amp;quot; autorisées au 1 août 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chavarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot;cultures fixées sur supports fins&amp;quot; autorisées au 1er novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lassablière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de suivi in situ en ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de bandelettes pour la mesure des rejets azotés et l'estimation du fonctionnement de certains dispositifs d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in Situ de l'Assainissement non collectif sur les Filières du Rhône (S.S.A.FI.R.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan of REVERSAAL research unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://entrepot.recherche.data.gouv.fr/dataset.xhtml?persistentId=doi:10.57745/C6P6WW</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vivien Dubois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vivien DUBOIS, IE INRAE, UR REVERSAAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater data from individual homes: Quantitative and qualitative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Falipou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108212. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs bon marché et centrales d’acquisition DIY pour les eaux usées : le projet Setier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Kamgang Nzeufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202201035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and qualification of the urban domestic pollution discharged per household and per resident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Falipou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2022.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi du broyat de bois, une solution durable pour traiter les eaux ménagères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining time-lapse electrical resistivity tomography and air injection to detect agricultural subsurface drains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 195, pp.104490. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2021.104490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization of saturated hydraulic conductivity using the Bayesian Maximum Entropy method: Application to wastewater infiltration areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rabouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204, pp.117607. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2021.117607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OhmPi: An open source data logger for dedicated applications of electrical resistivity imaging at the small and laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, 24 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2020.e00122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of the effluent quality of 231 on-site sanitation facilities in France monitored during a 6-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Legat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80 (2), pp.203-212. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2019.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the design criteria of 141 onsite wastewater treatment systems available on the French market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 216, pp.299-304. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.07.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site single stage constructed wetland fed by raw wastewater:performance and resilience of the system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (2), pp.459-465. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2018.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assainissement non collectif en France : synthèse du suivi in situ des installations réalisé de 2011 à 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7-8, pp.83-96. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201807083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bandelettes : outil simple, rapide et économique pour évaluer les filières par cultures fixées sur support fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 392, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions réglementaire et normative de l’assainissement non collectif : comment modifient-elles en profondeur le paysage technique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, p. 54 - p. 59. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.9.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the use of woodchips as drainage material on infiltration in secondary wastewater effluents infiltration trenches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison plate forme/ in situ de la qualité des Eaux Usées Traitées issues d'un même dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Legat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de suivi du PANANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onsite one stage constructed wetland fed by raw wastewater: performances and resilience of the system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S2Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of design criteria of on-site treatment systems available on the french market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IWA Specialized Conference on Small Water and Wastewater Systems &amp; 5th IWA Specialized Conference on Resources-Oriented Sanitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Athènes, Greece. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des eaux usées brutes : Aspects quantitatifs & qualitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es assises nationales de l'assainissement non collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bourg-en-Bresse, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de boues & Capacité de stockage des systèmes d'ANC basé sur le procédé des boues activées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques de l'ARTANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint Etienne de Tulmont, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois cas particuliers : aires de repos, aires de service, et campings. Caractéristiques des effluents et contraintes de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Assises Nationales de ANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Troyes, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le protocole technique du suivi in situ en ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Carrefour des gestions locales de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et réaliser un projet de réhabilitation d’installations d’assainissement non collectif. Comparaison des dispositifs d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites collectivités, pour un assainissement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du suivi in situ de l'ANC à l'échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès FNCCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d’ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les assises nationales de l'ANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aurillac, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage CE et agrément : les limites concernant l'évaluation des performances épuratoires des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence régionale Assainissement Non Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bourg en Bresse, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in Situ de l’Assainissement non collectif sur les FIlières du Rhône (SSAFIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es assises nationales de l'assainissement non collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aurillac, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse Granulométrique: comment trouver des matériaux de qualité pour l’assainissement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2012, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'eau « Assainissement non collectif »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Clermont Ferrand, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ARSATESE Adour Garonne/ Loire Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Affrique, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des filières utilisées en ANC à partir des connaissances acquises en Assainissement Collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique ANC, Techni-Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des filières utilisées en ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Techni-Citiés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household Raw Wastewater Characterisation: quality, quantity and load of 15 facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Water and Wastewater systems, IWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Haifa, Israel. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un pilote instrumenté pour l'étude des fonctions du sol en assainissement non collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Saillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater treatment in island locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ferretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assainissement non collectif : le suivi in situ des installations de 2011 à 2016. Synthèse technique du rapport final. S1 : Fiches techniques par dispositif. S2 : Rapport final. S3 : Synthèse tout public. S4 : Base de données. S5 : Présentation plénière Assises Limoges Septembre 2017. S6 : Présentation atelier 9 Assises Limoges Septembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot;cultures fixées sur supports fins&amp;quot; autorisées au 1er novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des performances d’infiltration de deux filtres à broyat de bois pour l’infiltration des eaux ménagères du refuge d’Ayous (64)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold-Fred Imig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - UR REVERSAAL. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des performances du filtre vertical et d'un filtre à broyat de bois étanché pour le traitement des eaux ménagères du refuge d’Ayous (64)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UR REVERSAAL; Ecocentre Pierre&amp;Terre; Parc National des Pyrénées. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien de la capacité d’infiltration des sols soumis aux eaux usées traitées : évaluation de l’intérêt de l’apport de matière carbonée (broyat de bois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fildier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - UR REVERSAAL. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique : Impacts de l'infiltration d'eaux usées traitées sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-Reversaal. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des eaux ménagères par filtres à broyat de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UR reversaal. 2020, pp.1-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le filtre planté à flux vertical le traitement des eaux ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2019, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des eaux usées brutes générées par les particuliers : quantité et qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE UR-Reversaal; Agence Française de la Biodiversité. 2019, 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le filtre planté à flux vertical pour le traitement des eaux ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut de recherche en sciences et technologies pour l'environnement et l'agriculture (IRSTEA), 5 rue de la Doua, 69100 Villeurbanne. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement des matériaux calcaires destinés à la constitution des filières d'assainissement non collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition des filières issues de l’assainissement non collectif (ANC) vers l’assainissement collectif (AC) : « Fiche d’alerte : points de vigilance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Labarthette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot;cultures fixées sur support grossier&amp;quot; autorisées au 15 novembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot; cultures libres&amp;quot; autorisées au 1 août 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chavarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot;cultures fixées sur supports fins&amp;quot; autorisées au 1er novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lassablière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de suivi in situ en ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de bandelettes pour la mesure des rejets azotés et l'estimation du fonctionnement de certains dispositifs d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in Situ de l'Assainissement non collectif sur les Filières du Rhône (S.S.A.FI.R.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan of REVERSAAL research unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://entrepot.recherche.data.gouv.fr/dataset.xhtml?persistentId=doi:10.57745/C6P6WW</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667829v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Falipou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108212" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kamgang Nzeufo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202201035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104490" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabouli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117607" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2020.e00122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Legat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.252" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.07.063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.319" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Artuit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201807083" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.08" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6752" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605030v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marlet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Portier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598127v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Portier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Saill&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wepierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barbier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ferretti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parisi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold-Fred Imig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003572v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Olivier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605038v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F. Allard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervasi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labarthette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chavarria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lassabli&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634231v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Favreau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667829v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Falipou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108212" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kamgang Nzeufo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202201035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104490" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabouli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117607" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2020.e00122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Legat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.252" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.07.063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.319" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Artuit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201807083" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.08" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6752" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605030v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marlet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Portier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Portier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Saill&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wepierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barbier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ferretti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parisi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold-Fred Imig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003572v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Olivier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605038v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F. Allard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervasi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labarthette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chavarria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lassabli&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634231v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Favreau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>