--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vivien Dubois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vivien DUBOIS, IE INRAE, UR REVERSAAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater data from individual homes: Quantitative and qualitative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Falipou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108212. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs bon marché et centrales d’acquisition DIY pour les eaux usées : le projet Setier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Kamgang Nzeufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202201035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and qualification of the urban domestic pollution discharged per household and per resident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Falipou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2022.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi du broyat de bois, une solution durable pour traiter les eaux ménagères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining time-lapse electrical resistivity tomography and air injection to detect agricultural subsurface drains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 195, pp.104490. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2021.104490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization of saturated hydraulic conductivity using the Bayesian Maximum Entropy method: Application to wastewater infiltration areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rabouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204, pp.117607. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2021.117607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OhmPi: An open source data logger for dedicated applications of electrical resistivity imaging at the small and laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, 24 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2020.e00122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of the effluent quality of 231 on-site sanitation facilities in France monitored during a 6-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Legat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80 (2), pp.203-212. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2019.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the design criteria of 141 onsite wastewater treatment systems available on the French market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 216, pp.299-304. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.07.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site single stage constructed wetland fed by raw wastewater:performance and resilience of the system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (2), pp.459-465. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2018.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assainissement non collectif en France : synthèse du suivi in situ des installations réalisé de 2011 à 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7-8, pp.83-96. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201807083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bandelettes : outil simple, rapide et économique pour évaluer les filières par cultures fixées sur support fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 392, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions réglementaire et normative de l’assainissement non collectif : comment modifient-elles en profondeur le paysage technique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, p. 54 - p. 59. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.9.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the use of woodchips as drainage material on infiltration in secondary wastewater effluents infiltration trenches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison plate forme/ in situ de la qualité des Eaux Usées Traitées issues d'un même dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Legat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de suivi du PANANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onsite one stage constructed wetland fed by raw wastewater: performances and resilience of the system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S2Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of design criteria of on-site treatment systems available on the french market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IWA Specialized Conference on Small Water and Wastewater Systems &amp; 5th IWA Specialized Conference on Resources-Oriented Sanitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Athènes, Greece. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des eaux usées brutes : Aspects quantitatifs & qualitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es assises nationales de l'assainissement non collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bourg-en-Bresse, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de boues & Capacité de stockage des systèmes d'ANC basé sur le procédé des boues activées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques de l'ARTANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint Etienne de Tulmont, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois cas particuliers : aires de repos, aires de service, et campings. Caractéristiques des effluents et contraintes de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Assises Nationales de ANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Troyes, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le protocole technique du suivi in situ en ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Carrefour des gestions locales de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et réaliser un projet de réhabilitation d’installations d’assainissement non collectif. Comparaison des dispositifs d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites collectivités, pour un assainissement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du suivi in situ de l'ANC à l'échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès FNCCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d’ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les assises nationales de l'ANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aurillac, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage CE et agrément : les limites concernant l'évaluation des performances épuratoires des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence régionale Assainissement Non Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bourg en Bresse, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in Situ de l’Assainissement non collectif sur les FIlières du Rhône (SSAFIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es assises nationales de l'assainissement non collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aurillac, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse Granulométrique: comment trouver des matériaux de qualité pour l’assainissement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2012, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'eau « Assainissement non collectif »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Clermont Ferrand, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ARSATESE Adour Garonne/ Loire Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Affrique, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des filières utilisées en ANC à partir des connaissances acquises en Assainissement Collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique ANC, Techni-Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des filières utilisées en ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Techni-Citiés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household Raw Wastewater Characterisation: quality, quantity and load of 15 facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Water and Wastewater systems, IWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Haifa, Israel. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un pilote instrumenté pour l'étude des fonctions du sol en assainissement non collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Saillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater treatment in island locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ferretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assainissement non collectif : le suivi in situ des installations de 2011 à 2016. Synthèse technique du rapport final. S1 : Fiches techniques par dispositif. S2 : Rapport final. S3 : Synthèse tout public. S4 : Base de données. S5 : Présentation plénière Assises Limoges Septembre 2017. S6 : Présentation atelier 9 Assises Limoges Septembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot;cultures fixées sur supports fins&amp;quot; autorisées au 1er novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des performances d’infiltration de deux filtres à broyat de bois pour l’infiltration des eaux ménagères du refuge d’Ayous (64)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold-Fred Imig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - UR REVERSAAL. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des performances du filtre vertical et d'un filtre à broyat de bois étanché pour le traitement des eaux ménagères du refuge d’Ayous (64)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UR REVERSAAL; Ecocentre Pierre&amp;Terre; Parc National des Pyrénées. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien de la capacité d’infiltration des sols soumis aux eaux usées traitées : évaluation de l’intérêt de l’apport de matière carbonée (broyat de bois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fildier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - UR REVERSAAL. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique : Impacts de l'infiltration d'eaux usées traitées sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-Reversaal. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des eaux ménagères par filtres à broyat de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UR reversaal. 2020, pp.1-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le filtre planté à flux vertical le traitement des eaux ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2019, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des eaux usées brutes générées par les particuliers : quantité et qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE UR-Reversaal; Agence Française de la Biodiversité. 2019, 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le filtre planté à flux vertical pour le traitement des eaux ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut de recherche en sciences et technologies pour l'environnement et l'agriculture (IRSTEA), 5 rue de la Doua, 69100 Villeurbanne. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement des matériaux calcaires destinés à la constitution des filières d'assainissement non collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition des filières issues de l’assainissement non collectif (ANC) vers l’assainissement collectif (AC) : « Fiche d’alerte : points de vigilance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Labarthette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot;cultures fixées sur support grossier&amp;quot; autorisées au 15 novembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot; cultures libres&amp;quot; autorisées au 1 août 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chavarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot;cultures fixées sur supports fins&amp;quot; autorisées au 1er novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lassablière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de suivi in situ en ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de bandelettes pour la mesure des rejets azotés et l'estimation du fonctionnement de certains dispositifs d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in Situ de l'Assainissement non collectif sur les Filières du Rhône (S.S.A.FI.R.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan of REVERSAAL research unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://entrepot.recherche.data.gouv.fr/dataset.xhtml?persistentId=doi:10.57745/C6P6WW</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vivien Dubois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vivien DUBOIS, IE INRAE, UR REVERSAAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater data from individual homes: Quantitative and qualitative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Falipou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108212. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs bon marché et centrales d’acquisition DIY pour les eaux usées : le projet Setier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Kamgang Nzeufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202201035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and qualification of the urban domestic pollution discharged per household and per resident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Falipou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2022.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi du broyat de bois, une solution durable pour traiter les eaux ménagères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining time-lapse electrical resistivity tomography and air injection to detect agricultural subsurface drains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 195, pp.104490. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2021.104490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization of saturated hydraulic conductivity using the Bayesian Maximum Entropy method: Application to wastewater infiltration areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rabouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204, pp.117607. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2021.117607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OhmPi: An open source data logger for dedicated applications of electrical resistivity imaging at the small and laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, 24 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2020.e00122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of the effluent quality of 231 on-site sanitation facilities in France monitored during a 6-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Legat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80 (2), pp.203-212. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2019.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the design criteria of 141 onsite wastewater treatment systems available on the French market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 216, pp.299-304. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.07.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site single stage constructed wetland fed by raw wastewater:performance and resilience of the system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (2), pp.459-465. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2018.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assainissement non collectif en France : synthèse du suivi in situ des installations réalisé de 2011 à 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7-8, pp.83-96. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201807083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bandelettes : outil simple, rapide et économique pour évaluer les filières par cultures fixées sur support fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 392, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions réglementaire et normative de l’assainissement non collectif : comment modifient-elles en profondeur le paysage technique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, p. 54 - p. 59. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.9.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the use of woodchips as drainage material on infiltration in secondary wastewater effluents infiltration trenches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison plate forme/ in situ de la qualité des Eaux Usées Traitées issues d'un même dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Legat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de suivi du PANANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onsite one stage constructed wetland fed by raw wastewater: performances and resilience of the system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S2Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of design criteria of on-site treatment systems available on the french market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IWA Specialized Conference on Small Water and Wastewater Systems &amp; 5th IWA Specialized Conference on Resources-Oriented Sanitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Athènes, Greece. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des eaux usées brutes : Aspects quantitatifs & qualitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es assises nationales de l'assainissement non collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bourg-en-Bresse, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de boues & Capacité de stockage des systèmes d'ANC basé sur le procédé des boues activées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques de l'ARTANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint Etienne de Tulmont, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois cas particuliers : aires de repos, aires de service, et campings. Caractéristiques des effluents et contraintes de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Assises Nationales de ANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Troyes, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le protocole technique du suivi in situ en ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Carrefour des gestions locales de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et réaliser un projet de réhabilitation d’installations d’assainissement non collectif. Comparaison des dispositifs d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites collectivités, pour un assainissement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du suivi in situ de l'ANC à l'échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès FNCCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d’ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les assises nationales de l'ANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aurillac, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in Situ de l’Assainissement non collectif sur les FIlières du Rhône (SSAFIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es assises nationales de l'assainissement non collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aurillac, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage CE et agrément : les limites concernant l'évaluation des performances épuratoires des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence régionale Assainissement Non Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bourg en Bresse, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse Granulométrique: comment trouver des matériaux de qualité pour l’assainissement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2012, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'eau « Assainissement non collectif »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Clermont Ferrand, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ARSATESE Adour Garonne/ Loire Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Affrique, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des filières utilisées en ANC à partir des connaissances acquises en Assainissement Collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique ANC, Techni-Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des filières utilisées en ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Techni-Citiés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household Raw Wastewater Characterisation: quality, quantity and load of 15 facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Water and Wastewater systems, IWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Haifa, Israel. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un pilote instrumenté pour l'étude des fonctions du sol en assainissement non collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Saillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater treatment in island locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ferretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assainissement non collectif : le suivi in situ des installations de 2011 à 2016. Synthèse technique du rapport final. S1 : Fiches techniques par dispositif. S2 : Rapport final. S3 : Synthèse tout public. S4 : Base de données. S5 : Présentation plénière Assises Limoges Septembre 2017. S6 : Présentation atelier 9 Assises Limoges Septembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot;cultures fixées sur supports fins&amp;quot; autorisées au 1er novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des performances d’infiltration de deux filtres à broyat de bois pour l’infiltration des eaux ménagères du refuge d’Ayous (64)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold-Fred Imig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - UR REVERSAAL. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des performances du filtre vertical et d'un filtre à broyat de bois étanché pour le traitement des eaux ménagères du refuge d’Ayous (64)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UR REVERSAAL; Ecocentre Pierre&amp;Terre; Parc National des Pyrénées. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien de la capacité d’infiltration des sols soumis aux eaux usées traitées : évaluation de l’intérêt de l’apport de matière carbonée (broyat de bois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fildier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - UR REVERSAAL. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique : Impacts de l'infiltration d'eaux usées traitées sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-Reversaal. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des eaux ménagères par filtres à broyat de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UR reversaal. 2020, pp.1-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le filtre planté à flux vertical le traitement des eaux ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2019, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des eaux usées brutes générées par les particuliers : quantité et qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE UR-Reversaal; Agence Française de la Biodiversité. 2019, 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le filtre planté à flux vertical pour le traitement des eaux ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut de recherche en sciences et technologies pour l'environnement et l'agriculture (IRSTEA), 5 rue de la Doua, 69100 Villeurbanne. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement des matériaux calcaires destinés à la constitution des filières d'assainissement non collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition des filières issues de l’assainissement non collectif (ANC) vers l’assainissement collectif (AC) : « Fiche d’alerte : points de vigilance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Labarthette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot;cultures fixées sur support grossier&amp;quot; autorisées au 15 novembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot; cultures libres&amp;quot; autorisées au 1 août 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chavarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot;cultures fixées sur supports fins&amp;quot; autorisées au 1er novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lassablière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de bandelettes pour la mesure des rejets azotés et l'estimation du fonctionnement de certains dispositifs d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de suivi in situ en ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in Situ de l'Assainissement non collectif sur les Filières du Rhône (S.S.A.FI.R.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan of REVERSAAL research unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://entrepot.recherche.data.gouv.fr/dataset.xhtml?persistentId=doi:10.57745/C6P6WW</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667829v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Falipou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108212" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kamgang Nzeufo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202201035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104490" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabouli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117607" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2020.e00122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Legat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.252" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.07.063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.319" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Artuit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201807083" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.08" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6752" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605030v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marlet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Portier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Portier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Saill&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wepierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barbier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ferretti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parisi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold-Fred Imig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003572v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Olivier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605038v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F. Allard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervasi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labarthette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chavarria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lassabli&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634231v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Favreau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667829v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Falipou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108212" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kamgang Nzeufo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202201035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104490" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabouli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117607" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2020.e00122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Legat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.252" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.07.063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.319" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Artuit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201807083" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.08" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6752" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605030v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marlet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Portier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Portier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597715v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Saill&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wepierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barbier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ferretti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parisi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold-Fred Imig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003572v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Olivier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605038v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F. Allard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervasi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labarthette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chavarria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lassabli&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597499v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634231v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Favreau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>