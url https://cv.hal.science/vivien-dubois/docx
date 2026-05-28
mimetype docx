--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vivien Dubois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vivien DUBOIS, IE INRAE, UR REVERSAAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater data from individual homes: Quantitative and qualitative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Falipou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108212. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs bon marché et centrales d’acquisition DIY pour les eaux usées : le projet Setier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Kamgang Nzeufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202201035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and qualification of the urban domestic pollution discharged per household and per resident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Falipou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2022.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi du broyat de bois, une solution durable pour traiter les eaux ménagères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining time-lapse electrical resistivity tomography and air injection to detect agricultural subsurface drains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 195, pp.104490. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2021.104490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization of saturated hydraulic conductivity using the Bayesian Maximum Entropy method: Application to wastewater infiltration areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rabouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204, pp.117607. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2021.117607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OhmPi: An open source data logger for dedicated applications of electrical resistivity imaging at the small and laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, 24 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2020.e00122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of the effluent quality of 231 on-site sanitation facilities in France monitored during a 6-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Legat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80 (2), pp.203-212. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2019.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the design criteria of 141 onsite wastewater treatment systems available on the French market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 216, pp.299-304. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.07.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site single stage constructed wetland fed by raw wastewater:performance and resilience of the system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (2), pp.459-465. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2018.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assainissement non collectif en France : synthèse du suivi in situ des installations réalisé de 2011 à 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7-8, pp.83-96. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201807083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bandelettes : outil simple, rapide et économique pour évaluer les filières par cultures fixées sur support fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 392, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions réglementaire et normative de l’assainissement non collectif : comment modifient-elles en profondeur le paysage technique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, p. 54 - p. 59. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.9.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the use of woodchips as drainage material on infiltration in secondary wastewater effluents infiltration trenches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison plate forme/ in situ de la qualité des Eaux Usées Traitées issues d'un même dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Legat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de suivi du PANANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onsite one stage constructed wetland fed by raw wastewater: performances and resilience of the system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S2Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of design criteria of on-site treatment systems available on the french market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IWA Specialized Conference on Small Water and Wastewater Systems &amp; 5th IWA Specialized Conference on Resources-Oriented Sanitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Athènes, Greece. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des eaux usées brutes : Aspects quantitatifs & qualitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es assises nationales de l'assainissement non collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bourg-en-Bresse, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de boues & Capacité de stockage des systèmes d'ANC basé sur le procédé des boues activées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques de l'ARTANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint Etienne de Tulmont, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois cas particuliers : aires de repos, aires de service, et campings. Caractéristiques des effluents et contraintes de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Assises Nationales de ANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Troyes, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le protocole technique du suivi in situ en ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Carrefour des gestions locales de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et réaliser un projet de réhabilitation d’installations d’assainissement non collectif. Comparaison des dispositifs d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites collectivités, pour un assainissement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du suivi in situ de l'ANC à l'échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès FNCCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d’ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les assises nationales de l'ANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aurillac, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in Situ de l’Assainissement non collectif sur les FIlières du Rhône (SSAFIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es assises nationales de l'assainissement non collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aurillac, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage CE et agrément : les limites concernant l'évaluation des performances épuratoires des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence régionale Assainissement Non Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bourg en Bresse, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse Granulométrique: comment trouver des matériaux de qualité pour l’assainissement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2012, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'eau « Assainissement non collectif »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Clermont Ferrand, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ARSATESE Adour Garonne/ Loire Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Affrique, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des filières utilisées en ANC à partir des connaissances acquises en Assainissement Collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique ANC, Techni-Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des filières utilisées en ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Techni-Citiés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household Raw Wastewater Characterisation: quality, quantity and load of 15 facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Water and Wastewater systems, IWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Haifa, Israel. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un pilote instrumenté pour l'étude des fonctions du sol en assainissement non collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Saillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater treatment in island locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ferretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assainissement non collectif : le suivi in situ des installations de 2011 à 2016. Synthèse technique du rapport final. S1 : Fiches techniques par dispositif. S2 : Rapport final. S3 : Synthèse tout public. S4 : Base de données. S5 : Présentation plénière Assises Limoges Septembre 2017. S6 : Présentation atelier 9 Assises Limoges Septembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot;cultures fixées sur supports fins&amp;quot; autorisées au 1er novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des performances d’infiltration de deux filtres à broyat de bois pour l’infiltration des eaux ménagères du refuge d’Ayous (64)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold-Fred Imig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - UR REVERSAAL. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des performances du filtre vertical et d'un filtre à broyat de bois étanché pour le traitement des eaux ménagères du refuge d’Ayous (64)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UR REVERSAAL; Ecocentre Pierre&amp;Terre; Parc National des Pyrénées. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien de la capacité d’infiltration des sols soumis aux eaux usées traitées : évaluation de l’intérêt de l’apport de matière carbonée (broyat de bois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fildier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - UR REVERSAAL. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique : Impacts de l'infiltration d'eaux usées traitées sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-Reversaal. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des eaux ménagères par filtres à broyat de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UR reversaal. 2020, pp.1-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le filtre planté à flux vertical le traitement des eaux ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2019, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des eaux usées brutes générées par les particuliers : quantité et qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE UR-Reversaal; Agence Française de la Biodiversité. 2019, 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le filtre planté à flux vertical pour le traitement des eaux ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut de recherche en sciences et technologies pour l'environnement et l'agriculture (IRSTEA), 5 rue de la Doua, 69100 Villeurbanne. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement des matériaux calcaires destinés à la constitution des filières d'assainissement non collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition des filières issues de l’assainissement non collectif (ANC) vers l’assainissement collectif (AC) : « Fiche d’alerte : points de vigilance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Labarthette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot;cultures fixées sur support grossier&amp;quot; autorisées au 15 novembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot; cultures libres&amp;quot; autorisées au 1 août 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chavarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot;cultures fixées sur supports fins&amp;quot; autorisées au 1er novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lassablière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de bandelettes pour la mesure des rejets azotés et l'estimation du fonctionnement de certains dispositifs d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de suivi in situ en ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in Situ de l'Assainissement non collectif sur les Filières du Rhône (S.S.A.FI.R.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan of REVERSAAL research unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://entrepot.recherche.data.gouv.fr/dataset.xhtml?persistentId=doi:10.57745/C6P6WW</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vivien Dubois </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vivien DUBOIS, IE INRAE, UR REVERSAAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater data from individual homes: Quantitative and qualitative measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Falipou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.108212. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs bon marché et centrales d’acquisition DIY pour les eaux usées : le projet Setier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Kamgang Nzeufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202201035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and qualification of the urban domestic pollution discharged per household and per resident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Falipou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2022.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining time-lapse electrical resistivity tomography and air injection to detect agricultural subsurface drains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 195, pp.104490. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2021.104490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emploi du broyat de bois, une solution durable pour traiter les eaux ménagères ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization of saturated hydraulic conductivity using the Bayesian Maximum Entropy method: Application to wastewater infiltration areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Rabouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 204, pp.117607. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2021.117607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OhmPi: An open source data logger for dedicated applications of electrical resistivity imaging at the small and laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HardwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, 24 p. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ohx.2020.e00122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of the effluent quality of 231 on-site sanitation facilities in France monitored during a 6-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Legat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 80 (2), pp.203-212. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2019.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the design criteria of 141 onsite wastewater treatment systems available on the French market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 216, pp.299-304. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.07.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-site single stage constructed wetland fed by raw wastewater:performance and resilience of the system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78 (2), pp.459-465. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2018.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assainissement non collectif en France : synthèse du suivi in situ des installations réalisé de 2011 à 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Branchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7-8, pp.83-96. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/tsm/201807083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bandelettes : outil simple, rapide et économique pour évaluer les filières par cultures fixées sur support fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 392, pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions réglementaire et normative de l’assainissement non collectif : comment modifient-elles en profondeur le paysage technique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, p. 54 - p. 59. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.9.08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00773441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the use of woodchips as drainage material on infiltration in secondary wastewater effluents infiltration trenches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lassabatère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison plate forme/ in situ de la qualité des Eaux Usées Traitées issues d'un même dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Legat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de suivi du PANANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onsite one stage constructed wetland fed by raw wastewater: performances and resilience of the system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S2Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of design criteria of on-site treatment systems available on the french market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IWA Specialized Conference on Small Water and Wastewater Systems &amp; 5th IWA Specialized Conference on Resources-Oriented Sanitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Athènes, Greece. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des eaux usées brutes : Aspects quantitatifs & qualitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es assises nationales de l'assainissement non collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bourg-en-Bresse, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de boues & Capacité de stockage des systèmes d'ANC basé sur le procédé des boues activées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques de l'ARTANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint Etienne de Tulmont, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois cas particuliers : aires de repos, aires de service, et campings. Caractéristiques des effluents et contraintes de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Assises Nationales de ANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Troyes, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le protocole technique du suivi in situ en ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Marlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Carrefour des gestions locales de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et réaliser un projet de réhabilitation d’installations d’assainissement non collectif. Comparaison des dispositifs d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites collectivités, pour un assainissement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Metz, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du suivi in situ de l'ANC à l'échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès FNCCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage CE et agrément : les limites concernant l'évaluation des performances épuratoires des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence régionale Assainissement Non Collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Bourg en Bresse, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in Situ de l’Assainissement non collectif sur les FIlières du Rhône (SSAFIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es assises nationales de l'assainissement non collectif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aurillac, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d’ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les assises nationales de l'ANC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aurillac, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse Granulométrique: comment trouver des matériaux de qualité pour l’assainissement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2012, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres ARSATESE Adour Garonne/ Loire Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Saint Affrique, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'eau « Assainissement non collectif »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Clermont Ferrand, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des filières utilisées en ANC à partir des connaissances acquises en Assainissement Collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique ANC, Techni-Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des filières utilisées en ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Techni-Citiés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Household Raw Wastewater Characterisation: quality, quantity and load of 15 facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Water and Wastewater systems, IWA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Haifa, Israel. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un pilote instrumenté pour l'étude des fonctions du sol en assainissement non collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Saillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater treatment in island locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ferretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assainissement non collectif : le suivi in situ des installations de 2011 à 2016. Synthèse technique du rapport final. S1 : Fiches techniques par dispositif. S2 : Rapport final. S3 : Synthèse tout public. S4 : Base de données. S5 : Présentation plénière Assises Limoges Septembre 2017. S6 : Présentation atelier 9 Assises Limoges Septembre 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Artuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot;cultures fixées sur supports fins&amp;quot; autorisées au 1er novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de l'usage de bandelettes pour la mesure de rejets azotés dans les systèmes d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des performances d’infiltration de deux filtres à broyat de bois pour l’infiltration des eaux ménagères du refuge d’Ayous (64)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold-Fred Imig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - UR REVERSAAL. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des performances du filtre vertical et d'un filtre à broyat de bois étanché pour le traitement des eaux ménagères du refuge d’Ayous (64)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Prost-Boucle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - UR REVERSAAL; Ecocentre Pierre&amp;Terre; Parc National des Pyrénées. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintien de la capacité d’infiltration des sols soumis aux eaux usées traitées : évaluation de l’intérêt de l’apport de matière carbonée (broyat de bois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Delgado-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chapleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fildier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae - UR REVERSAAL. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des eaux ménagères par filtres à broyat de bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UR reversaal. 2020, pp.1-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse bibliographique : Impacts de l'infiltration d'eaux usées traitées sur les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-Reversaal. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le filtre planté à flux vertical le traitement des eaux ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2019, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des eaux usées brutes générées par les particuliers : quantité et qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE UR-Reversaal; Agence Française de la Biodiversité. 2019, 69 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur le filtre planté à flux vertical pour le traitement des eaux ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut de recherche en sciences et technologies pour l'environnement et l'agriculture (IRSTEA), 5 rue de la Doua, 69100 Villeurbanne. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement des matériaux calcaires destinés à la constitution des filières d'assainissement non collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposition des filières issues de l’assainissement non collectif (ANC) vers l’assainissement collectif (AC) : « Fiche d’alerte : points de vigilance »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole F. Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Labarthette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot;cultures fixées sur support grossier&amp;quot; autorisées au 15 novembre 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gervasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot; cultures libres&amp;quot; autorisées au 1 août 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chavarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison théorique de dispositifs d'ANC : les filières par &amp;quot;cultures fixées sur supports fins&amp;quot; autorisées au 1er novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lassablière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de suivi in situ en ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de bandelettes pour la mesure des rejets azotés et l'estimation du fonctionnement de certains dispositifs d'ANC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in Situ de l'Assainissement non collectif sur les Filières du Rhône (S.S.A.FI.R.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan of REVERSAAL research unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Choubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://entrepot.recherche.data.gouv.fr/dataset.xhtml?persistentId=doi:10.57745/C6P6WW</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667829v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Falipou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108212" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kamgang Nzeufo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202201035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104490" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabouli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117607" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2020.e00122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Legat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.252" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.07.063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.319" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Artuit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201807083" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.08" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6752" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605030v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marlet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Portier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Portier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597715v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Saill&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wepierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barbier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ferretti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parisi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold-Fred Imig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003572v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Olivier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605038v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F. Allard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervasi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labarthette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chavarria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lassabli&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597499v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598128v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634231v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Favreau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03667829v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dubois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Falipou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108212" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727672v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Prost-Boucle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kamgang Nzeufo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202201035" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2021.104490" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Rabouli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gance" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2021.117607" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Gros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2020.e00122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Legat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.252" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.07.063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.319" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Artuit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201807083" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.9.08" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Delgado-Gonzalez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6752" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767433v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605030v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604539v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Marlet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Portier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597718v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Portier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599161v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Saill&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wepierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barbier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ferretti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606167v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parisi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold-Fred Imig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04307438v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003572v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155946v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Le Roy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893358v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Olivier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394172v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605038v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole F. Allard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervasi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labarthette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chavarria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lassabli&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597499v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634231v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Favreau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Choubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>