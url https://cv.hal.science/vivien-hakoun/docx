--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -2776,51 +2776,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow reversal and saltwater intrusion at the submarine spring of a Mediterranean karst aquifer: explanation and modelling</w:t>
+                <w:t xml:space="preserve">Saltwater intrusion and flow reversal at the submarine spring of a Mediterranean karst aquifer: observation, interpretation and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
@@ -2855,343 +2855,343 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688592v1</w:t>
+                <w:t xml:space="preserve">hal-03411571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the origin of flood water in a urban karst spring using a high-frequency physico-chemical monitoring</w:t>
+                <w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congrès international de Spéléologie de l’UIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://uis2021.speleos.fr/, Jul 2022, Savoie-Mont-Blanc, France</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652809v1</w:t>
+                <w:t xml:space="preserve">hal-03653195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t>
+                <w:t xml:space="preserve">Understanding the origin of flood water in a urban karst spring using a high-frequency physico-chemical monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">18. Congrès international de Spéléologie de l’UIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://uis2021.speleos.fr/, Jul 2022, Savoie-Mont-Blanc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653195v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saltwater intrusion and flow reversal at the submarine spring of a Mediterranean karst aquifer: observation, interpretation and modelling</w:t>
+                <w:t xml:space="preserve">Flow reversal and saltwater intrusion at the submarine spring of a Mediterranean karst aquifer: explanation and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
@@ -3226,73 +3226,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411571v1</w:t>
+                <w:t xml:space="preserve">hal-03688592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water cycle and water resources of the Pyrenees under climate change: the PIRAGUA datasets.</w:t>
               </w:r>
@@ -4801,51 +4801,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE325C08"/>
+    <w:nsid w:val="B2950277"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5032,51 +5032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivien-hakoun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8727-7162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175928169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-6262-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05235937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dewandel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02522-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206800v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109557" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04309850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02710-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04860747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.104107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03767701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14172695" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03154763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02294-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03383273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Soler-Sagarra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dentz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carrera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206562" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03019402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Comolli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Hidalgo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02384240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR024919" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02471106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Orban" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dassargues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouyere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.01.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi S. Wells" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouy&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Kn&#246;ller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.04.025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pistre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1975-2013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Calderari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04550422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04544153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04224210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03938490v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411552v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03688592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Palaz&#243;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Beguer&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Antiguedad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barella-Ortiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7825" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03329184v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03291111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407444v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falgayrettes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497510v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falgayrettes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03295382v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914572v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Meerveld" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Gallart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sefton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03295378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivien-hakoun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8727-7162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175928169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-6262-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05235937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dewandel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02522-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206800v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109557" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04309850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02710-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04860747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.104107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03767701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14172695" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03154763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02294-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03383273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Soler-Sagarra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dentz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carrera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206562" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03019402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Comolli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Hidalgo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02384240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR024919" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02471106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Orban" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dassargues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouyere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.01.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi S. Wells" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouy&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Kn&#246;ller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.04.025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pistre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1975-2013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Calderari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04550422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04544153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04224210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03938490v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411552v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03688592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Palaz&#243;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Beguer&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Antiguedad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barella-Ortiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7825" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03329184v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03291111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407444v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falgayrettes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497510v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falgayrettes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03295382v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914572v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Meerveld" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Gallart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sefton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03295378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>