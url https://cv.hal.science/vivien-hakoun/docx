--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -336,295 +336,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on onshore groundwaters and offshore submarine spring of a Mediterranean karst aquifer during flow reversal and saltwater intrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XLKarst, an Excel tool for time series analysis, spring recession curve analysis and classification of karst aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50, pp.109557. </w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (8), pp.2401-2415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10040-023-02710-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206800v2</w:t>
+                <w:t xml:space="preserve">hal-04309850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XLKarst, an Excel tool for time series analysis, spring recession curve analysis and classification of karst aquifers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dataset on onshore groundwaters and offshore submarine spring of a Mediterranean karst aquifer during flow reversal and saltwater intrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (8), pp.2401-2415. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, pp.109557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-023-02710-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309850v1</w:t>
+                <w:t xml:space="preserve">hal-04206800v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accroissement du risque d’intrusion saline dans les aquifères karstiques côtiers : exemple du système de Thau (Hérault)</w:t>
               </w:r>
@@ -2034,164 +2034,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological and physico-chemical signatures to characterize flood flows in a Mediterranean urban karst aquifer (Fontaine de Nîmes spring, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Characterization and classification of karstic groundwater resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EUROKARST 2024, Jun 2024, Roma, Italy</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557168v1</w:t>
+                <w:t xml:space="preserve">hal-04544153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of Karst Submarine Springs: Tipping Points in Flow Reversal and Saline Intrusion Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2250,206 +2254,202 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAH, Sep 2024, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and classification of karstic groundwater resources</w:t>
+                <w:t xml:space="preserve">Hydrogeological and physico-chemical signatures to characterize flood flows in a Mediterranean urban karst aquifer (Fontaine de Nîmes spring, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t>
+              <w:t xml:space="preserve">, EUROKARST 2024, Jun 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544153v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire du système karstique de Thau : observation, compréhension et modélisation de l’inversac de la source sous-marine de la Vise</w:t>
+                <w:t xml:space="preserve">Accroissement du risque d'intrusion saline dans les aquifères karstiques côtiers : exemple du système de Thau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
@@ -2484,97 +2484,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association des Hydrogéologues des Services Publics 2023 :La gestion des eaux souterraines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224210v1</w:t>
+                <w:t xml:space="preserve">hal-03938490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accroissement du risque d'intrusion saline dans les aquifères karstiques côtiers : exemple du système de Thau</w:t>
+                <w:t xml:space="preserve">Observatoire du système karstique de Thau : observation, compréhension et modélisation de l’inversac de la source sous-marine de la Vise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
@@ -2609,690 +2609,690 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association des Hydrogéologues des Services Publics 2023 :La gestion des eaux souterraines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938490v1</w:t>
+                <w:t xml:space="preserve">hal-04224210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of new indicators for the characterization and classification of karst aquifers using discharge time series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411552v1</w:t>
+                <w:t xml:space="preserve">hal-03653195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saltwater intrusion and flow reversal at the submarine spring of a Mediterranean karst aquifer: observation, interpretation and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the origin of flood water in a urban karst spring using a high-frequency physico-chemical monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">18. Congrès international de Spéléologie de l’UIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://uis2021.speleos.fr/, Jul 2022, Savoie-Mont-Blanc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411571v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
+                <w:t xml:space="preserve">Flow reversal and saltwater intrusion at the submarine spring of a Mediterranean karst aquifer: explanation and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653195v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the origin of flood water in a urban karst spring using a high-frequency physico-chemical monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Saltwater intrusion and flow reversal at the submarine spring of a Mediterranean karst aquifer: observation, interpretation and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Hakoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congrès international de Spéléologie de l’UIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://uis2021.speleos.fr/, Jul 2022, Savoie-Mont-Blanc, France</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652809v1</w:t>
+                <w:t xml:space="preserve">hal-03411571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow reversal and saltwater intrusion at the submarine spring of a Mediterranean karst aquifer: explanation and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Definition of new indicators for the characterization and classification of karst aquifers using discharge time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688592v1</w:t>
+                <w:t xml:space="preserve">hal-03411552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water cycle and water resources of the Pyrenees under climate change: the PIRAGUA datasets.</w:t>
               </w:r>
@@ -4801,51 +4801,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2950277"/>
+    <w:nsid w:val="0DE1A4E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5032,51 +5032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivien-hakoun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8727-7162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175928169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-6262-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05235937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dewandel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02522-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206800v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109557" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04309850v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02710-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04860747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.104107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03767701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14172695" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03154763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02294-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03383273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Soler-Sagarra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dentz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carrera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206562" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03019402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Comolli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Hidalgo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02384240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR024919" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02471106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Orban" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dassargues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouyere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.01.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi S. Wells" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouy&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Kn&#246;ller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.04.025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pistre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1975-2013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Calderari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04550422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04544153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04224210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03938490v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411552v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03688592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Palaz&#243;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Beguer&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Antiguedad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barella-Ortiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7825" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03329184v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03291111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407444v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falgayrettes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497510v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falgayrettes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03295382v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914572v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Meerveld" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Gallart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sefton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03295378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivien-hakoun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8727-7162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175928169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-6262-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05235937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dewandel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02522-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04309850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02710-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206800v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109557" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04860747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.104107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03767701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14172695" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03154763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02294-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03383273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Soler-Sagarra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dentz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carrera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206562" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03019402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Comolli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Hidalgo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02384240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR024919" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02471106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Orban" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dassargues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouyere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.01.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi S. Wells" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouy&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Kn&#246;ller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.04.025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pistre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1975-2013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Calderari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04544153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04550422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03938490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04224210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03688592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411571v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411552v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Palaz&#243;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Beguer&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Antiguedad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barella-Ortiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7825" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03329184v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03291111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407444v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falgayrettes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497510v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falgayrettes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03295382v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914572v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Meerveld" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Gallart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sefton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03295378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>