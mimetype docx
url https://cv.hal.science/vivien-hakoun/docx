--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1,4746 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4695 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vivien Hakoun </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vivien-hakoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8727-7162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175928169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=fcl5f48AAAAJ&hl=en&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-6262-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysteresis of submarine karst springs reveals tipping points in flow reversal and saline intrusion phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1), pp.697. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-025-02522-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset on onshore groundwaters and offshore submarine spring of a Mediterranean karst aquifer during flow reversal and saltwater intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, pp.109557. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XLKarst, an Excel tool for time series analysis, spring recession curve analysis and classification of karst aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (8), pp.2401-2415. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-023-02710-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroissement du risque d’intrusion saline dans les aquifères karstiques côtiers : exemple du système de Thau (Hérault)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 219, pp.87-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical solutions for analysing pumping tests near an infinite vertical and anisotropic fault zone based upon unconventional application of well-image theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2021.104107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Reef-Flat Plate on the Hydrogeology of an Atoll Island: Example of Rangiroa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Corbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (17), pp.2695. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14172695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial recharge of aquifers and pumping: transient analytical solutions for hydraulic head and impact on streamflow rate based on the spatial superposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (3), pp.1009-1026. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-020-02294-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Advective Water Mixing Approach for Transport through Heterogeneous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Soler-Sagarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Carrera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14206562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport Upscaling in Highly Heterogeneous Aquifers and the Prediction of Tracer Dispersion at the MADE Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Comolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J. Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms, upscaling, and prediction of anomalous dispersion in heterogeneous porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Comolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (10), pp.8197-8222. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR024919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling and prediction of Lagrangian velocity dynamics in heterogeneous porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Comolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Dentz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018WR023810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling spatial and temporal patterns of multiple pesticide compounds in groundwater (Hesbaye chalk aquifer, Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Orban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dassargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Brouyere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 223, pp.185-199. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species measurements of nitrogen isotopic composition reveal the spatial constraints and biological drivers of ammonium attenuation across a highly contaminated groundwater system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi S. Wells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Brouyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Knöller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.363-375. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching groundwater flow processes: connecting lecture to practical and field classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (5), pp.1975 - 1984. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-1975-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater-dependant thermal refuges in rivers: monitoring and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Jeanpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Karst Submarine Springs: Tipping Points in Flow Reversal and Saline Intrusion Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAH, Sep 2024, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological and physico-chemical signatures to characterize flood flows in a Mediterranean urban karst aquifer (Fontaine de Nîmes spring, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROKARST 2024, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and classification of karstic groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Eurokarst Conference (EUROKARST 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire du système karstique de Thau : observation, compréhension et modélisation de l’inversac de la source sous-marine de la Vise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Réunion des Sciences de la Terre - RST 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accroissement du risque d'intrusion saline dans les aquifères karstiques côtiers : exemple du système de Thau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association des Hydrogéologues des Services Publics 2023 :La gestion des eaux souterraines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of new indicators for the characterization and classification of karst aquifers using discharge time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the origin of flood water in a urban karst spring using a high-frequency physico-chemical monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congrès international de Spéléologie de l’UIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://uis2021.speleos.fr/, Jul 2022, Savoie-Mont-Blanc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow reversal and saltwater intrusion at the submarine spring of a Mediterranean karst aquifer: explanation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saltwater intrusion and flow reversal at the submarine spring of a Mediterranean karst aquifer: observation, interpretation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water cycle and water resources of the Pyrenees under climate change: the PIRAGUA datasets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Palazón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Beguería</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barella-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical groundwater modelling SMART-CONTROL web-based tool applied on MAR system of Bas-Gapeau Alluvial Aquifer (Hyères les Palmiers, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confernce - Groundwater, key to the sustainable development goals - IAH-UNESCO-CFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thau hydrosystem under surveillance: an observatory to prevent seawater intrusion in the submarine Vise spring (Balaruc-les-Bains, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Séranne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH Brussels 2021 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saltwater intrusion and flow reversal at the submarine spring of a Mediterranean karst aquifer : explanation and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ladouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH Brussels 2021 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection des conduites d’eau potable par sonde autonome à centrale inertielle et transducteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Falgayrettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées EEA &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sonde autonome à centrale inertielle pour la reconnaissance des conduits karstiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Falgayrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées EEA &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An untethered probe for drowned karst conduits mapping and flow characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Falgayrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSA Annual Meeting in Vancouver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’étude de la fracturation et de la karstification dans la modélisation des aquifères karstiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hakoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for determining a trajectory of an aqueous flow and autonomous probe implemented in said method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Falgayrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2013/093303 A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appui au SCHAPI 2020 -Module 1 étude évènementielle de la contribution du karst aux crues de l'Yèvre à l'amont de Bourges (SPC Loire - Cher- Indre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-70442-FR, BRGM (Bureau de recherches géologiques et minières). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A catalogue of European intermittent rivers and ephemeral streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilja van Meerveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Gallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sefton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] COST. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appui au SCHAPI -Module 1 Caractérisation des apports du karst aux crues sur le territoire du SPC Loire-Cher-Indre (Bassin de l'Yèvre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-69925-FR, BRGM (Bureau de recherches géologiques et minières). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une sonde aquatique autonome pour la cartographie des drains karstiques noyés. Simulation des écoulements par une approche couplée drains discrets - double porosité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Montpellier II - Sciences et Techniques du Languedoc, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01067700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4801,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DE1A4E0"/>
+    <w:nsid w:val="CF348B9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5032,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivien-hakoun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8727-7162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175928169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-6262-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05235937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dewandel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02522-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04309850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02710-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206800v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109557" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04860747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.104107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03767701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14172695" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03154763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02294-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03383273v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Soler-Sagarra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dentz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carrera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206562" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03019402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Comolli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Hidalgo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02384240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR024919" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02471106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Orban" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dassargues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouyere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.01.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi S. Wells" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouy&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Kn&#246;ller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.04.025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pistre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1975-2013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178874v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Calderari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04544153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04550422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03938490v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04224210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03688592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411571v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411552v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Palaz&#243;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Beguer&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Antiguedad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barella-Ortiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7825" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03329184v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03291111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407444v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falgayrettes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497510v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falgayrettes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063829v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poulin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03295382v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914572v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Meerveld" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Gallart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sefton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03295378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067700v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivien-hakoun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8727-7162" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175928169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=fcl5f48AAAAJ&amp;hl=en&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-6262-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05235937v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Lamotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dewandel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02522-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206800v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109557" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04309850v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-023-02710-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04860747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540594v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2021.104107" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03767701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Corbier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14172695" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03154763v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-020-02294-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03383273v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Soler-Sagarra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dentz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Carrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14206562" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03019402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Comolli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Hidalgo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02384240v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR024919" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02471106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018WR023810" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Orban" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dassargues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouyere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.01.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306976v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi S. Wells" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brouy&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Kn&#246;ller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.04.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317669v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pistre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1975-2013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Calderari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jeanpert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04550422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04544153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04224210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03938490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652809v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03688592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03411571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Palaz&#243;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Beguer&#237;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Antiguedad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barella-Ortiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7825" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03329184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;ranne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03291111v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hakoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falgayrettes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497510v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063771v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Falgayrettes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063829v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poulin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03295382v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Meerveld" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Gallart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sefton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Parry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03295378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067700v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>