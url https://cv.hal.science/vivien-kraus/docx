--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -294,402 +294,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegSRGAN multilabel – Parcellisation et morphométrie cérébrale des nouveau-nés prématurés en IRM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Loron</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Alloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vivien Kraus</w:t>
+                <w:t xml:space="preserve">Jonathan Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Delannoy</w:t>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le développement cérébral périnatal (NeoBrain 3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097223v1</w:t>
+                <w:t xml:space="preserve">hal-04896982v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning prediction of secondary recurrence in head and neck cancer after reirradiation using a weighted average model on Pre-reRT PET imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Calugaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">European Society for Radiotherapy &amp; Oncology Congress (ESTRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vienna, Austria. Radiotherapy &amp; Oncology, 206 (Supplement 1), pp.S963-S965, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896982v2</w:t>
+                <w:t xml:space="preserve">hal-04982985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning prediction of secondary recurrence in head and neck cancer after reirradiation using a weighted average model on Pre-reRT PET imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Regnault</w:t>
+                <w:t xml:space="preserve">SegSRGAN multilabel – Parcellisation et morphométrie cérébrale des nouveau-nés prématurés en IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Calugaru</w:t>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Radiotherapy &amp; Oncology Congress (ESTRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Vienna, Austria. Radiotherapy &amp; Oncology, 206 (Supplement 1), pp.S963-S965, 2025</w:t>
+              <w:t xml:space="preserve">Conférence sur le développement cérébral périnatal (NeoBrain 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982985v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SegSRGAN multilabel – Parcellisation et morphométrie cérébrale des nouveau-nés prématurés en IRM</w:t>
               </w:r>
@@ -701,77 +701,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t>
@@ -794,333 +794,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406703v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation d’électroencéphalogrammes (EEG) néonataux pour l’apprentissage supervisé</w:t>
+                <w:t xml:space="preserve">Annotation d'électroencéphalogrammes néonataux pour l'apprentissage supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981343v1</w:t>
+                <w:t xml:space="preserve">hal-03929211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation d'électroencéphalogrammes néonataux pour l'apprentissage supervisé</w:t>
+                <w:t xml:space="preserve">Annotation d’électroencéphalogrammes (EEG) néonataux pour l’apprentissage supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929211v1</w:t>
+                <w:t xml:space="preserve">hal-03981343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude volumétrique des régions cérébrales de nouveau-nés prématurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1175,77 +1175,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude volumétrique des régions cérébrales de nouveau-nés prématurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,562 +1326,562 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation of neonatal electroencephalography for assisted interpretation: a multi label approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Kraus</w:t>
+                <w:t xml:space="preserve">Physiological pattern detection of neonatal EEGs: a U-Net segmentation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Givernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kamgnia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Calcul et Données (JCAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Conference on Non-stationarity and statistics for EEG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137778v1</w:t>
+                <w:t xml:space="preserve">hal-05244127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological pattern detection of neonatal EEGs: a U-Net segmentation approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic segmentation of neonatal electroencephalography for assisted interpretation: a multi label approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Non-stationarity and statistics for EEG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Conférence sur le développement cérébral périnatal (NeoBrain 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244127v1</w:t>
+                <w:t xml:space="preserve">hal-05101808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation of neonatal electroencephalography for assisted interpretation: a multi label approach</w:t>
+                <w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le développement cérébral périnatal (NeoBrain 3)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Huston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101808v1</w:t>
+                <w:t xml:space="preserve">hal-04863223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t>
+                <w:t xml:space="preserve">Automatic segmentation of neonatal electroencephalography for assisted interpretation: a multi label approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Beck</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kamgnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Calcul et Données (JCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980955⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04863223v1</w:t>
+                <w:t xml:space="preserve">hal-05137778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle radiomique TEP utilisant une moyenne pondérée pour prédire la localisation de la seconde récidive après réirradiation pour un cancer de la tête et du cou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Calugaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Radiothérapie Oncologique (SFRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Paris, France</w:t>
@@ -2161,295 +2161,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilabel SegSRGAN — A framework for parcellation and morphometry of preterm brain in MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SLAM – A thin-client for interoperable annotation and biomedical signal handling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Alloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Delannoy</w:t>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (11), pp.e0312822. </w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.101795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0312822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576760v2</w:t>
+                <w:t xml:space="preserve">hal-04576724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SLAM – A thin-client for interoperable annotation and biomedical signal handling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilabel SegSRGAN — A framework for parcellation and morphometry of preterm brain in MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Loron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Alloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27, pp.101795. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (11), pp.e0312822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0312822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576724v1</w:t>
+                <w:t xml:space="preserve">hal-04576760v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Anomaly Detection for Multivariate Time Series by Temporal Dependency Based on Poisson Model</w:t>
               </w:r>
@@ -2758,51 +2758,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="152D2F8A"/>
+    <w:nsid w:val="7743BE6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2989,51 +2989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivien-kraus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0852-1428" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morain-Nicolier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Givernaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alloux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896982v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Colson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calugaru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406703v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Loron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kamgnia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980955" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Benkabou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dou El Kefel Mansouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canitia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576760v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312822" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101795" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Bourhis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3083183" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03789608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivien-kraus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0852-1428" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morain-Nicolier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Givernaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896982v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Colson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calugaru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alloux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406703v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Loron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kamgnia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980955" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Benkabou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dou El Kefel Mansouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canitia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101795" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576760v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312822" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Bourhis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3083183" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03789608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>