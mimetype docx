--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -294,277 +294,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning prediction of secondary recurrence in head and neck cancer after reirradiation using a weighted average model on Pre-reRT PET imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Calugaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">European Society for Radiotherapy &amp; Oncology Congress (ESTRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vienna, Austria. Radiotherapy &amp; Oncology, 206 (Supplement 1), pp.S963-S965, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04896982v2</w:t>
+                <w:t xml:space="preserve">hal-04982985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning prediction of secondary recurrence in head and neck cancer after reirradiation using a weighted average model on Pre-reRT PET imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-label neonatal EEG segmentation enriched with semi-synthetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Givernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Buvat</w:t>
+                <w:t xml:space="preserve">Jonathan Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Calugaru</w:t>
+                <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Radiotherapy &amp; Oncology Congress (ESTRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Vienna, Austria. Radiotherapy &amp; Oncology, 206 (Supplement 1), pp.S963-S965, 2025</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982985v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896982v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SegSRGAN multilabel – Parcellisation et morphométrie cérébrale des nouveau-nés prématurés en IRM</w:t>
               </w:r>
@@ -794,51 +794,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406703v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation d'électroencéphalogrammes néonataux pour l'apprentissage supervisé</w:t>
+                <w:t xml:space="preserve">Annotation d’électroencéphalogrammes (EEG) néonataux pour l’apprentissage supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
@@ -852,118 +852,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929211v1</w:t>
+                <w:t xml:space="preserve">hal-03981343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation d’électroencéphalogrammes (EEG) néonataux pour l’apprentissage supervisé</w:t>
+                <w:t xml:space="preserve">Annotation d'électroencéphalogrammes néonataux pour l'apprentissage supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
@@ -977,94 +977,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique autour de l’IA (JSIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981343v1</w:t>
+                <w:t xml:space="preserve">hal-03929211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude volumétrique des régions cérébrales de nouveau-nés prématurés</w:t>
               </w:r>
@@ -1076,51 +1076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1201,51 +1201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1332,64 +1332,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological pattern detection of neonatal EEGs: a U-Net segmentation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1552,77 +1552,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Huston, United States. </w:t>
@@ -1785,103 +1785,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle radiomique TEP utilisant une moyenne pondérée pour prédire la localisation de la seconde récidive après réirradiation pour un cancer de la tête et du cou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Calugaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Radiothérapie Oncologique (SFRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Paris, France</w:t>
@@ -2219,51 +2219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Alloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Loron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bednarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27, pp.101795. </w:t>
@@ -2758,51 +2758,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7743BE6B"/>
+    <w:nsid w:val="7C504E7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2989,51 +2989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivien-kraus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0852-1428" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morain-Nicolier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Givernaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896982v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Colson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calugaru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alloux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406703v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929211v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981343v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Loron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kamgnia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980955" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Benkabou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dou El Kefel Mansouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canitia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101795" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576760v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312822" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Bourhis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3083183" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03789608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivien-kraus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0852-1428" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kraus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Morain-Nicolier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Givernaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982985v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Colson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regnault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calugaru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896982v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Beck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bednarek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Alloux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delannoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406703v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Loron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kamgnia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101808v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980955" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Benkabou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dou El Kefel Mansouri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canitia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101795" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576760v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312822" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Bourhis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2021.3083183" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03789608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>