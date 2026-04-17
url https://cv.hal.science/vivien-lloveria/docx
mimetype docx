--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -562,50 +562,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le sens d’un corpus d’images numériques par la prise en compte son contexte informatique de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duteil-Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lloveria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Andreacola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens des données - Le statut du corpus et herméneutique à l'aune des humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'HARMATTAN, 2019, 978-2-343-16502-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02087707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la signification des données numériques au corpus des données linguistiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -627,165 +735,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sens des données. Statutdu corpus et herméneutique à l’aune des humanités numériques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938488v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-02087707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la signification des données numériques au corpus des données linguistiques</w:t>
               </w:r>
@@ -3295,178 +3295,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Padamalgam : genèse et visée argumentative d’un néologisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lloveria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le discours politique et les discours politiques / Political discourse and political discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Zaragoza, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Récit de données ou données en récit ? Datas et narrativité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Lloveria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datalogie - Penser, représenter et interpréter les données : enjeux esthétiques, éthiques et sociopolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938367v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03938529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épisémiotique et la régulation des valeurs</w:t>
               </w:r>
@@ -4481,51 +4481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062028v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Anquetil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lloveria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938473v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05025930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942227v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirkhodaei Shima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Andreacola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pignier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsloco.com/Datalogie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1812" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01135256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Shirkhodaei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938367v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938529v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01163465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00960773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938543v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938549v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062028v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Anquetil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lloveria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938473v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05025930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942227v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirkhodaei Shima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087707v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Andreacola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pignier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsloco.com/Datalogie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1812" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01135256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Shirkhodaei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01163465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00960773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938543v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938549v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>