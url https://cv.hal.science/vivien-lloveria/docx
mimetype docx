--- v1 (2026-04-17)
+++ v2 (2026-05-16)
@@ -864,178 +864,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’intermédiation comme tension énonciative entre des supports, des dispositifs et des horizons de référence : le cas des opéras retransmis au cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lloveria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques émergentes et pensée du médium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interactivité de l’image et négociation du point de vue. Quelques distinctions dans la schématisation épisémiotique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Lloveria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plis du visuel. Réflexivité et énonciation dans l’image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938353v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03938655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits de données ou données en récit ?</w:t>
               </w:r>
@@ -1525,50 +1525,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structure et déploiements de l’implicite dans l’enquête de terrain. L’exemple d’une enquête sur l’enfouissement des déchets nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lloveria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Structure et déploiements de l'implicite dans le questionnaire. L'exemple d'une enquête sur l'enfouissement des déchets nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1577,139 +1659,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signes, discours et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, L’implicite : entre préconstruits sémantiques et détermination générique, 17, [9 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405539v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05026032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Signata, 4, 2013, Que peut le métalangage ?</w:t>
               </w:r>
@@ -2389,178 +2389,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Actualiser une conscience du lieu : les expériences sémiotiques du Voyage à Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lloveria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : L'urbanité de l'art. Questions sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Libération des plantes, libération des plaintes. Sémiotique du discours d’opposition à l’interdiction des produits phytosanitaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Lloveria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRÉ-CONFÉRENCE ICA 2022 - Au-delà du monde des humains : communication végétale émergente dans l'espace public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938274v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03938611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse sémiotique du discours sur les vins naturels</w:t>
               </w:r>
@@ -2829,316 +2829,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment les stéréotypes linguistiquesgénèrentdes phénomènes d’effacement syntaxique et thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lloveria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naissance et vie des stéréotypes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La perception syncrétique. Pour une approche sémio-phénoménolgique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Lloveria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les langages syncrétiques : vers une approche énonciative et matérielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rhétorique visuelle de René Magritte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Lloveria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences de l'UTATEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Brive, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer le design de données ? Considérations docimologiques sur une pratique professionnelle en devenir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Lloveria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sémiotique du design d’information / The semiotics of information design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938328v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03938509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de langage et scénographie de l’alarme</w:t>
               </w:r>
@@ -3295,50 +3295,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Récit de données ou données en récit ? Datas et narrativité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lloveria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datalogie - Penser, représenter et interpréter les données : enjeux esthétiques, éthiques et sociopolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Padamalgam : genèse et visée argumentative d’un néologisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3347,126 +3416,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le discours politique et les discours politiques / Political discourse and political discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Zaragoza, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938529v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03938367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épisémiotique et la régulation des valeurs</w:t>
               </w:r>
@@ -4148,185 +4148,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport sur la représentation sémantique et pragmatique du macro-acte de langage alerter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lloveria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andra; CeReS. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport d’observation sur la temporalité de l’alerte et sur les effets de marquage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Lloveria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andra; CeReS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938553v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-03938549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4481,51 +4481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062028v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Anquetil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lloveria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938473v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05025930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942227v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirkhodaei Shima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087707v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Andreacola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938353v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pignier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsloco.com/Datalogie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1812" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026032v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01135256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Shirkhodaei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938274v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01163465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00960773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938543v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938549v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062028v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Anquetil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil-Mougel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lloveria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938473v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Mitropoulou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05025930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942227v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirkhodaei Shima" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938605v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087707v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Andreacola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duteil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pignier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938353v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsloco.com/Datalogie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026009v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1812" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026032v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405539v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01135256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shima Shirkhodaei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938638v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938328v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938367v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938529v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01163465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00960773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carr&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938543v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>