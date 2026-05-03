--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -879,165 +879,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation populaire cinématographique, une solution contre la délinquance juvénile ?</w:t>
+                <w:t xml:space="preserve">Les ciné-clubs pour jeunes : les premières tentatives laïques et confessionnelles en faveur du développement d’une éducation cinématographique pour les enfants dans un contexte de défiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les écrans de la délinquance juvénile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; Université Rennes 2; Centre d'histoire du XIXe siècle; Ecole nationale de la protection judiciaire de la jeunesse, Nov 2023, Sorbonne-Université, Paris, France</w:t>
+              <w:t xml:space="preserve">Les saisons de l’Éducation Artistique et Culturelle, Pour une éducation artistique et culturelle accessible pour tous, dans tous les temps de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inseac (Institut national supérieur de l’éducation artistique et culturelle); Cnam (Conservatoire des arts et métiers), Sep 2023, Guingamp, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357729v1</w:t>
+                <w:t xml:space="preserve">hal-05357782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ciné-clubs pour jeunes : les premières tentatives laïques et confessionnelles en faveur du développement d’une éducation cinématographique pour les enfants dans un contexte de défiance</w:t>
+                <w:t xml:space="preserve">L’éducation populaire cinématographique, une solution contre la délinquance juvénile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les saisons de l’Éducation Artistique et Culturelle, Pour une éducation artistique et culturelle accessible pour tous, dans tous les temps de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inseac (Institut national supérieur de l’éducation artistique et culturelle); Cnam (Conservatoire des arts et métiers), Sep 2023, Guingamp, France</w:t>
+              <w:t xml:space="preserve">Les écrans de la délinquance juvénile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; Université Rennes 2; Centre d'histoire du XIXe siècle; Ecole nationale de la protection judiciaire de la jeunesse, Nov 2023, Sorbonne-Université, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357782v1</w:t>
+                <w:t xml:space="preserve">hal-05357729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sociohistoire de l’éducation populaire cinématographique : approche comparative des mouvements confessionnels et laïques</w:t>
               </w:r>
@@ -2602,51 +2602,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00A47BEC"/>
+    <w:nsid w:val="6FE2D321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2833,51 +2833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivien-solde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2853-4322" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357656v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sold&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e2v" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972789v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laborderie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.053.0081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862282v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionscienceetbiencommun.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05357815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REIML011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivien-solde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2853-4322" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357656v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sold&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e2v" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972789v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laborderie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.053.0081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357782v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862282v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionscienceetbiencommun.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05357815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REIML011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>