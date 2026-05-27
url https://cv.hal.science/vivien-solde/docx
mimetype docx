--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -569,51 +569,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -879,1229 +879,1350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ciné-clubs pour jeunes : les premières tentatives laïques et confessionnelles en faveur du développement d’une éducation cinématographique pour les enfants dans un contexte de défiance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séminaire du Groupe de Recherche sur les Écrans et leurs Publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse van Appelghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les saisons de l’Éducation Artistique et Culturelle, Pour une éducation artistique et culturelle accessible pour tous, dans tous les temps de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inseac (Institut national supérieur de l’éducation artistique et culturelle); Cnam (Conservatoire des arts et métiers), Sep 2023, Guingamp, France</w:t>
+              <w:t xml:space="preserve">Quand cinéma et audiovisuel déchaînent les passions : polémiques et controverses médiatiques, tensions politiques et débat public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357782v1</w:t>
+                <w:t xml:space="preserve">hal-05633460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation populaire cinématographique, une solution contre la délinquance juvénile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écrans de la délinquance juvénile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; Université Rennes 2; Centre d'histoire du XIXe siècle; Ecole nationale de la protection judiciaire de la jeunesse, Nov 2023, Sorbonne-Université, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une sociohistoire de l’éducation populaire cinématographique : approche comparative des mouvements confessionnels et laïques</w:t>
+                <w:t xml:space="preserve">Les ciné-clubs pour jeunes : les premières tentatives laïques et confessionnelles en faveur du développement d’une éducation cinématographique pour les enfants dans un contexte de défiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Doctoral/HDR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Université Paris 10 - Nanterre, France</w:t>
+              <w:t xml:space="preserve">Les saisons de l’Éducation Artistique et Culturelle, Pour une éducation artistique et culturelle accessible pour tous, dans tous les temps de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inseac (Institut national supérieur de l’éducation artistique et culturelle); Cnam (Conservatoire des arts et métiers), Sep 2023, Guingamp, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357942v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire des ciné-clubs en Seine-Saint-Denis</w:t>
+                <w:t xml:space="preserve">Une sociohistoire de l’éducation populaire cinématographique : approche comparative des mouvements confessionnels et laïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Cinéma militant et d’éducation populaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet de recherche Safo-93 : (Savoirs et formation des travailleurs et travailleuses en Seine-Saint-Denis (XIXe-XXIe siècles) : recherche et valorisation des sources), Jun 2023, Campus Condorcet - Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Séminaire Doctoral/HDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Université Paris 10 - Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357950v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation cinématographique populaire, quelles approches ?</w:t>
+                <w:t xml:space="preserve">L’histoire des ciné-clubs en Seine-Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctorant du CEREP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEREP (Centre d’Etudes et de Recherches sur les Emplois et les Professionnalisations), May 2022, Université de Reims-Champagne-Ardennes (URCA), France</w:t>
+              <w:t xml:space="preserve">Séminaire Cinéma militant et d’éducation populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet de recherche Safo-93 : (Savoirs et formation des travailleurs et travailleuses en Seine-Saint-Denis (XIXe-XXIe siècles) : recherche et valorisation des sources), Jun 2023, Campus Condorcet - Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357957v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’histoire des fédérations de ciné-clubs</w:t>
+                <w:t xml:space="preserve">L’éducation cinématographique populaire, quelles approches ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Éducation tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche interuniversitaire Expérience, ressources culturelles, éducation (Expérice), Feb 2022, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctorant du CEREP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREP (Centre d’Etudes et de Recherches sur les Emplois et les Professionnalisations), May 2022, Université de Reims-Champagne-Ardennes (URCA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862282v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les utilisations du cinéma dans les mouvements d’éducation populaire confessionnels et laïques</w:t>
+                <w:t xml:space="preserve">L’histoire des fédérations de ciné-clubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles recherches sur l’histoire du cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de recherche sur l’histoire du cinéma (AFRHC), Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Éducation tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire Expérience, ressources culturelles, éducation (Expérice), Feb 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862276v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les utilisations du cinéma dans les mouvements d’éducation populaire confessionnels et laïques : des enjeux divers entre approches spirituelles, morales, citoyennes et esthétiques</w:t>
+                <w:t xml:space="preserve">Les utilisations du cinéma dans les mouvements d’éducation populaire confessionnels et laïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles recherches sur l’histoire du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFRHC (Association française de recherche sur l’histoire du cinéma), Nov 2022, Institut national d'Histoire de l'Art (INHA) - Paris, France</w:t>
+              <w:t xml:space="preserve">, Association française de recherche sur l’histoire du cinéma (AFRHC), Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357953v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel(s) corpus pour analyser l’évolution des réseaux d’éducation populaire cinématographique confessionnels et laïques ?</w:t>
+                <w:t xml:space="preserve">Les utilisations du cinéma dans les mouvements d’éducation populaire confessionnels et laïques : des enjeux divers entre approches spirituelles, morales, citoyennes et esthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Corpus à l'oeuvre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEREP, Feb 2021, Reims, France</w:t>
+              <w:t xml:space="preserve">Nouvelles recherches sur l’histoire du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRHC (Association française de recherche sur l’histoire du cinéma), Nov 2022, Institut national d'Histoire de l'Art (INHA) - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382856v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexe au cinéma : discours et positionnements idéologiques des fédérations d’éducation populaire cinématographique confessionnelles et laïques (1972-1976)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éduquer à la sexualité, religions, laïcités et sexualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIRTES; GSRL; EPHE, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ciné-clubs : une histoire de l’éducation populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur… L’éducation populaire aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Tartas; Université populaire des Landes, Oct 2021, Tartas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à l'animation d'un ciné-club : analyse comparative des sessions de formation des fédérations confessionnelles et laïques</w:t>
+                <w:t xml:space="preserve">Quel(s) corpus pour analyser l’évolution des réseaux d’éducation populaire cinématographique confessionnels et laïques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le mouvement des ciné-clubs (1920-1999) : Foyer de culture populaire ou formation par l'image ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEHFA, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Corpus à l'oeuvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREP, Feb 2021, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382853v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’un bon porno ? Les fédérations de ciné-clubs confessionnelles et laïques face au sexe sur les écrans</w:t>
+                <w:t xml:space="preserve">Former à l'animation d'un ciné-club : analyse comparative des sessions de formation des fédérations confessionnelles et laïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiatiser les sexualités / Mediating sexualities, les politiques sexuelles de la production et de la régulation des médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GERIICO; Arènes, Nov 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">Le mouvement des ciné-clubs (1920-1999) : Foyer de culture populaire ou formation par l'image ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEHFA, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382841v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répondre à un appel à communication</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qu’un bon porno ? Les fédérations de ciné-clubs confessionnelles et laïques face au sexe sur les écrans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctorant du CEREP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEREP (Centre d’Etudes et de Recherches sur les Emplois et les Professionnalisations), Nov 2020, Université de Reims-Champagne-Ardennes (URCA), France</w:t>
+              <w:t xml:space="preserve">Médiatiser les sexualités / Mediating sexualities, les politiques sexuelles de la production et de la régulation des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERIICO; Arènes, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357962v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux ou trois choses sur l’article scientifique</w:t>
+                <w:t xml:space="preserve">Répondre à un appel à communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctorant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEREP, Dec 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctorant du CEREP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREP (Centre d’Etudes et de Recherches sur les Emplois et les Professionnalisations), Nov 2020, Université de Reims-Champagne-Ardennes (URCA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382851v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réception du cinéma colonial et anticolonial dans les revues d’éducation populaire cinématographique française laïques et confessionnelles : UFOCEL informations/Image et son et Film et famille/Écrans de France</w:t>
+                <w:t xml:space="preserve">Deux ou trois choses sur l’article scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La réception des images : réalités et fictions des rapports Nord/Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LLC/HA, Université d’Oran 2; CÉREP, Université de Reims Champagne-Ardenne, May 2018, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">Séminaire doctorant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREP, Dec 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382833v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violence in cinema: a controversy between secular and religious associations of popular education</w:t>
+                <w:t xml:space="preserve">La réception du cinéma colonial et anticolonial dans les revues d’éducation populaire cinématographique française laïques et confessionnelles : UFOCEL informations/Image et son et Film et famille/Écrans de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Laborderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media and history : Crime, Violence and Justice, XXVII conference of the International association for media and history</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CARISM; IFP; Université de Paris 2 Panthéon-Assas, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">La réception des images : réalités et fictions des rapports Nord/Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LLC/HA, Université d’Oran 2; CÉREP, Université de Reims Champagne-Ardenne, May 2018, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382835v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence in cinema: a controversy between secular and religious associations of popular education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Soldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laborderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Media and history : Crime, Violence and Justice, XXVII conference of the International association for media and history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CARISM; IFP; Université de Paris 2 Panthéon-Assas, Jul 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Barkan et la défense de la laïcité dans L’Écran français et UFOCEL Informations (avril 1946 - novembre 1949)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2117,51 +2238,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une Histoire de L’Écran français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRHC; Cinémathèque française, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2171,253 +2292,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le cinéma sort des salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabriques des espaces audiovisuels, de la pensée aux perçus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Téraèdre, 2025, 978-2-36085-190-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sexe au cinéma comme moyen de transformation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éduquer à la sexualité : religions, laïcités, sexualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESF Sciences humaines, 2024, 978-2-7101-4770-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinéma, colonialisme et anticolonialisme dans les revues de ciné-clubs confessionnelles ou laïques en France dans l’après Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hanane El Bachir; Pascal Laborderie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images et réceptions croisées entre l’Algérie et la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions science et bien commun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 192 p., 2020, 978-2-924661-83-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2427,114 +2548,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cinéma dans l’éducation populaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Soldé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Reims Champagne Ardenne (URCA), Reims, France, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022REIML011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05357815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2602,51 +2723,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FE2D321"/>
+    <w:nsid w:val="F574C741"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2833,51 +2954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivien-solde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2853-4322" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357656v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sold&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e2v" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972789v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laborderie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.053.0081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357782v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357729v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357942v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357950v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357957v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862282v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862276v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357953v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382861v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382853v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionscienceetbiencommun.org" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05357815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REIML011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vivien-solde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2853-4322" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357656v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Sold&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e2v" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972789v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laborderie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.053.0081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357686v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357935v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05633460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mazel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morgan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se van Appelghem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357729v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862276v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357181v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357633v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionscienceetbiencommun.org" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05357815v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REIML011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>